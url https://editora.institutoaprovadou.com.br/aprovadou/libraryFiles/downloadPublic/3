--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -260,57 +260,67 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Corresponding Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C20124">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Author Name</w:t>
+        <w:t>Author</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C20124">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20124">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>E-mail: corresponding.author@email.com</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20124">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>ORCID:</w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidRPr="00C20124">
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
@@ -392,52 +402,62 @@
     <w:p w14:paraId="0767357C" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00C20124" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Acceptance date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20124">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> xx/xx/xxxx</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> xx/xx/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C20124">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1D7B89D3" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00C20124" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Publication date:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20124">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -481,80 +501,87 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1BAADC08" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00C20124" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04C7DC94" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00C20124" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0265B9B0" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0265B9B0" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20124">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> This template is already formatted and must not be modified. The abstract must be presented as a single paragraph, written in Times New Roman font, size 11, justified alignment, and single line spacing, containing a minimum of 250 and a maximum of 400 words. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>The abstract text must obligatorily include the following elements identified within the paragraph: Introduction (including the study objective), Methodology, Results and Discussion, and Conclusion or Final Considerations. The inclusion of figures, tables, charts, graphs, citations, or references in the abstract is not permitted. The full chapter must contain between 10 (ten) and 15 (fifteen) pages, on A4 paper, with 2 cm margins. Two versions of the manuscript must be submitted: (a) an identified version containing the authors’ information and (b) an anonymous version without any element that allows authorship identification. Keywords must be presented immediately below the abstract, with a minimum of 3 (three) and a maximum of 5 (five), with the first letter of each word capitalized and the remaining letters in lowercase, arranged in alphabetical order and separated by commas (,), and it is recommended not to repeat terms from the title.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139156F4" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="139156F4" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FCEFFE5" w14:textId="7E768241" w:rsidR="00D467EE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r w:rsidRPr="00C20124">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -653,70 +680,75 @@
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Palavras-chave: </w:t>
       </w:r>
       <w:r>
         <w:t>Agronomia, Congresso, Instituto, Produção, Vegetal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="633BB54D" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00C20124" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04A74542" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00C20124" w:rsidRDefault="00000000">
+    <w:p w14:paraId="04A74542" w14:textId="286505BB" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000" w:rsidP="00092FFF">
       <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C20124">
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>1. INTRODUCTION </w:t>
+        <w:t>INTRODUCTION </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2018B93D" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00C20124" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Formatting guidelines:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C20124">
         <w:rPr>
@@ -1015,4321 +1047,5175 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">with full compliance to the citation rules provided in ANNEX I - CITATION GUIDELINES OF THE PUBLISHER, presented at the end of this document; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A7E0D54" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00C20124" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C20124">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">g) Long direct citations (over five lines) are not permitted; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D22E61" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="00D22E61" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>h) The research objective must be presented at the end of the introduction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A49F111" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
-[...9 lines deleted...]
-    <w:p w14:paraId="21B1EB00" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3252024F" w14:textId="77777777" w:rsidR="00092FFF" w:rsidRDefault="00092FFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="21B1EB00" w14:textId="08AD2611" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000" w:rsidP="00092FFF">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2.  METHODOLOGY</w:t>
+        <w:t>METHODOLOGY</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41912B77" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="41912B77" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In this section, the adopted </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>methodological approach (qualitative, quantitative, or mixed)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be presented clearly, in detail, and objectively, along with the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>location</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>environment</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in which the study was conducted, when applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793D48DC" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="793D48DC" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">methodological procedures, materials, instruments, and resources used </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>for data collection and analysis should be described to allow the study to be understood and reproducible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F211329" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3F211329" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In the case of </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>integrative bibliographic reviews, narrative reviews, and systematic reviews</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, the authors must </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>obligatorily report the descriptors or keywords used in the search,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>consulted databases</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the publication period considered, and the inclusion and exclusion criteria for the studies analyzed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E8F3D1" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="72E8F3D1" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">To facilitate methodological detail and clarity, it is recommended that this section be </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>subdivided into subsections</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, following the complexity of the study. It may be structured, for example, in 2.1, 2.2, 2.3, and when necessary, more specific levels such as </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2.1.1, 2.1.2,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> until level </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2.1.1,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> respecting the logic and hierarchy of the text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDE96A7" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6DDE96A7" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Studies </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>involving the collection of insects or other organisms</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, when applicable, should </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>include the authorization number from SISBIO</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F467D15" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0F467D15" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Studies conducted in </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>native forest areas, conservation units, environmental protection areas, or legally protected territories</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> should indicate the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">authorization from the responsible environmental agency </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(federal, state, or municipal), including the process number or granted license when applicable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E393E36" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1E393E36" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Studies involving </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>vertebrate animals,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> including </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>studies in the fields of Veterinary Medicine, Animal Science,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> or related areas, must </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>report the approval number from the Ethics Committee on Animal Use (CEUA)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the responsible institution. If ethical review is waived, the authors must </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>provide a justification</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, as per the current legislation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15145E35" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Studies involving</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> human </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">subjects must </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>indicate the approval number from the Research Ethics Committee (CEP</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>). If ethical review is waived, the authors must</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> provide a justification</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, as per the current legislation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496EE0C2" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
-[...50 lines deleted...]
-    <w:p w14:paraId="797E64DD" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="736AE55F" w14:textId="77777777" w:rsidR="00092FFF" w:rsidRPr="00092FFF" w:rsidRDefault="00092FFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="3DB15396" w14:textId="5F0D0E6A" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000" w:rsidP="00092FFF">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">main results of the study </w:t>
-[...6 lines deleted...]
-        <w:t>clearly and objectively, without extensive interpretations or comparisons with the literature.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RESULTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F064DB" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="56E0648D" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(or 3. RESULTS AND DISCUSSION, depending on the author's preference)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797E64DD" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section should present the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...9 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">main results of the study </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>clearly and objectively, without extensive interpretations or comparisons with the literature.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F064DB" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When the author opts for a combined </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Results and Discussion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> section, the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> interpretations, critical analyses, and comparisons with the scientific literature</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be conducted in this same section, integrated with the results presented</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2159CEB2" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2159CEB2" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The authors may, depending on the study's complexity, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>subdivide this section into numbered subsections,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> such as </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1, 3.2, 3.3, </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>and when necessary, into more specific levels</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (3.1.1, 3.1.2), </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>respecting the logical and coherent presentation of the results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5B51CB" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0D5B51CB" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The data may be presented using </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>figures, tables, or charts</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> whenever necessary to better understand the findings. These elements should be </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>inserted as close as possible to their first mention in the text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035D9089" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="035D9089" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figures:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The title of figures should be </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>presented at the top</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, clearly and self-explanatory, so that understanding the information does not rely on reading the text. Only the word designating </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Figure)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the corresponding number should be in </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>bold</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. The content of the figures should use the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>font Times New Roman, size 11, with single spacing.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The figure source should be indicated immediately below the figure, in </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Times New Roman font, size 10</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377E80F2" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="377E80F2" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tables:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tables should have open sides, following the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>editorial standard</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. The title should </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>be placed at the top</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, in </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Times New Roman font, size 11,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the word designating (</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Table</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">) and the corresponding number in </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>bold</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Notes and sources</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the tables </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>should be presented in Times New Roman font, size 10</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. A period should be </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>used as the decimal separator</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B258358" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0B258358" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Frames:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Frames should follow the same formatting standards as tables regarding font, size, and title placement, and should be used when necessary for </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>qualitative or descriptive information organization.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392C8469" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="392C8469" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The use of </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Artificial Intelligence (AI)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> tools to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>generate, invent, or alter results,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> empirical data, tables, figures, graphs, or any other content representing research findings is prohibited. AI tools may only be </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">used as support for textual organization or linguistic review, </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>authors are fully responsible</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the accuracy, originality, and integrity of the data presented.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE087E2" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="7BE087E2" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FC9DDD6" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6FC9DDD6" w14:textId="23E21FED" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000" w:rsidP="00092FFF">
       <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DISCUSSION</w:t>
+        <w:t>DISCUSSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E505AF2" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2E505AF2" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The discussion of the results must be </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>fundamentally based on scientific literature</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, through </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>properly referenced citations</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, and listed in the reference list according to the norms established in this announcement and in the standardization manual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BBDC7A9" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5BBDC7A9" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The authors may, depending on the complexity of the study, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>subdivide this section into numbered subsections</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, such as </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>4.1, 4.2, 4.3,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and when necessary, into more specific levels </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(4.1.1, 4.1.2)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, respecting the logic and coherence of the presentation of the discussions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA17EC1" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AA17EC1" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The use of </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Artificial Intelligence (AI) </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">tools as a theoretical source, author, or scientific reference is not permitted. The analyses, interpretations, and comparisons presented </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>must be intellectually elaborated by the authors</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> based on works, articles, and scientific documents cited.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40887C38" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="40887C38" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The use of AI is allowed only as a writing </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>assistance tool</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, not as a replacement for critical analysis, scientific argumentation, and authorial responsibility.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F123C78" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4F123C78" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>In this section, the presented results</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be interpreted and critically analyzed</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>establishing relationships with previous studies and relevant scientific literature</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A6B66B" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="09A6B66B" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The discussion </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>should be objective</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>and coherent</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, limited to the data presented in the results, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>avoiding undue extrapolations</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. It is recommended to </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>use references that are directly related to the topic of the work</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. In bibliographic </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>review works, integrative reviews, narrative reviews, or systematic reviews,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> this section should focus on </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>critical analysis, comparison between the included studies and synthesis of the main findings</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, respecting the previously described methodological criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB0CCC9" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5BB0CCC9" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Citations should follow ABNT NBR 10520:2023, using the author-date system, and the author should consult the complete citation rules described in </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ANNEX I </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>of this document.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AD116A" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="28AD116A" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1281D38C" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1281D38C" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000" w:rsidP="00092FFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> CONCLUSION OR FINAL CONSIDERATIONS</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONCLUSION OR FINAL CONSIDERATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199D52A4" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="199D52A4" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">In this section, the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>main findings of the study should be presented objectively</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, answering </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>exclusively the question or the research objective</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> as formulated in the introduction.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43781A92" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="43781A92" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The scientific, technical, or applied contributions of the work should be highlighted</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, as well as, when applicable, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the limitations of the study</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the need for future research</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to deepen or complement the obtained results.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A02755" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="71A02755" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The inclusion of new information, data, interpretations, or results that were not previously presented in the work is not permitted</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, nor is the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> citation of other studies or bibliographic references</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in this section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2811CEFB" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2811CEFB" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>original works,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the title </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be used. For </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>bibliographic reviews</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, i</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ntegrative reviews, narrative reviews, or systematic reviews</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, the title </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Final Considerations</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3E4AA0" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="4E3E4AA0" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46C1B4FD" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="46C1B4FD" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ACKNOWLEDGMENTS AND FUNDING (OPTIONAL)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10493816" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Acknowledgments to the subjects who collaborated with the research, as well as the grants received from funding agencies for the development of the work, either in the form of scholarships or research project funding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63F9663A" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="54970646" w14:textId="77777777" w:rsidR="00092FFF" w:rsidRDefault="00092FFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C419AF" w14:textId="77777777" w:rsidR="00092FFF" w:rsidRPr="00827B4A" w:rsidRDefault="00092FFF" w:rsidP="00092FFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00827B4A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>DECLARATION OF USE OF ARTIFICIAL INTELLIGENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031A3CDF" w14:textId="77777777" w:rsidR="00092FFF" w:rsidRPr="00827B4A" w:rsidRDefault="00092FFF" w:rsidP="00092FFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00827B4A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When applicable, the use of artificial intelligence tools must be declared by the authors, specifying the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827B4A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tool used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827B4A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827B4A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>stage of application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827B4A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827B4A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>its purpose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827B4A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The use of such tools must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827B4A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>comply with the principles of academic, scientific, and ethical integrity. The authors are fully responsible for the originality, accuracy, and content of the work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F9663A" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71D3AEC9" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="71D3AEC9" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DECLARATION OF AUTHOR CONTRIBUTION (MANDATORY)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E54E8D" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="60E54E8D" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The authors must clearly and objectively</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> declare the individual contribution of each author</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the development of the manuscript, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>identifying them by the initials of their respective names</w:t>
       </w:r>
-      <w:r>
-[...14 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (for example, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Beltrano</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Silva – BS). The description of the contribution must cover, when applicable, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>stages such as study conception, methodological design, data collection, analysis and interpretation of results, text writing, and final manuscript revision, according to the CRediT model.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stages such as study conception, methodological design, data collection, analysis and interpretation of results, text writing, and final manuscript revision, according to the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> model.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5803690A" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="5803690A" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15E17B1A" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The 14 CRediT roles:</w:t>
+        <w:t xml:space="preserve">The 14 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> roles:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063C5F74" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="552691CC" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="552691CC" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Conceptualization</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – idea and formulation of the study</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B422D7" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Methodology</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – development of methods</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>development</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>methods</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="70A962E0" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – programming, codes, scripts</w:t>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>programming</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>codes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, scripts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D43243C" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2D43243C" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Validation</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – verification of results and methods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D1EB31" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="03D1EB31" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Formal analysis</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – statistical or analytical analysis</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27385EAA" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Investigation</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – data collection/experiments</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> – data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>collection</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>experiments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="38946B83" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="38946B83" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Resources</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – provision of materials, samples, data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30ED4C92" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="30ED4C92" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Data curation</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – organization and management of data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A9F3790" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Writing – original draft</w:t>
+        <w:t>Writing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – original draft</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69233D77" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69233D77" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Data curation</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> – organization and management of data</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F9FA3E" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Writing – original draft</w:t>
+        <w:t>Writing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – original draft</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C01C13E" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Writing – review &amp; editing</w:t>
-      </w:r>
+        <w:t>Writing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – review &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>editing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0A5F1B27" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Visualization</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – figures, charts, diagrams</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> – figures, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>charts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>diagrams</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="7DA16069" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supervision</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="32FC93A8" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Project administration</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Project </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>administration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1EB96315" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Funding acquisition</w:t>
-      </w:r>
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>acquisition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491AE84E" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="491AE84E" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> FT carried out </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Conceptualization; Methodology; Investigation; Formal analysis; Writing – original draft</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. BS performed </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Data curation; Visualization; Writing – review &amp; editing</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. CB carried out </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Supervision; Project administration; Final manuscript revision</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284EE3B6" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="284EE3B6" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75827BC1" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="75827BC1" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DECLARATION OF DATA AVAILABILITY (MANDATORY)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D2959F" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="29D2959F" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">All original articles must include a </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Data Availability Declaration</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, clearly and objectively stating one of the following conditions:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC2CE01" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0EC2CE01" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a) If the data supporting the study results is</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> publicly available</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, the repository, permanent link (DOI, URL), or formal citation of the dataset should be provided;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6265BCA6" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6265BCA6" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">b) </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>If the data cannot be made publicly available</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, a proper justification must be presented, such as confidentiality, participant privacy, or legal, ethical, or institutional restrictions;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740326A9" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="740326A9" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">c) If the data </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>can be made available upon request</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, the procedure for accessing it and any conditions for reuse should be informed;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EF12FD" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="37EF12FD" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">d) If the data is </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>fully presented in the article results</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, and therefore</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> will not be made available separately</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B83578" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69B83578" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">e) Authors are </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>encouraged</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> to make the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> minimum dataset</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> required available to allow </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>interpretation, replication, and extension</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the results presented;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE83A52" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5AE83A52" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>f) The responsibility for</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the truthfulness of the information</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>data retention</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>compliance with applicable ethical and legal requirements lies</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> solely with the authors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A12540D" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="1A12540D" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C2F3EA7" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C2F3EA7" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DECLARATION OF CONFLICT OF INTEREST (MANDATORY)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8374E5" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4B8374E5" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The authors must declare that they</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> have no conflicts of interest,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> whether financial or non-financial, related to the content, data, materials, or conclusions presented in this article.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D284212" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0D284212" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>When there is a conflict of interest,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>authors must declare it</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, maintaining transparency of information, such as the authors declaring the existence of conflicts of interest due to financial support received for the research, provision of services as a speaker, stock participation, or acting as a consultant in institutions related to the topic of the manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C7B6DF3" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="5C7B6DF3" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0635F313" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0635F313" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EBAD3AD" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5EBAD3AD" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The references should be presented at the end of the article,</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> containing only the works that were actually cited throughout the text,</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> arranged in a</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>lphabetical order by the last name of the first author.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40578165" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="40578165" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The references should be prepared in accordance with </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ABNT NBR 6023:2018</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>observing the editorial standard established in this template by the Approved Scientific Journal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780BC898" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="780BC898" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="771B654D" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="771B654D" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>REFERENCE FORMATTING</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="710A455D" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="710A455D" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3213ED82" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3213ED82" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Font: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Times New Roman, size 12</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418B5D48" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="418B5D48" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Line spacing: single;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8670D2" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1A8670D2" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Alignment: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>justified</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A2DDB7" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="32A2DDB7" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">There </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>should be a blank space between each reference</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D207C84" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2D207C84" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The use of </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>DOI is mandatory</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> when available;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52558EEC" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="52558EEC" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">For electronic documents, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>the access date is mandatory</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3758CBB3" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="3758CBB3" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="648B754E" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="648B754E" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Authorship standard</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55202506" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="55202506" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D394267" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4D394267" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The authorship standard adopted will be: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>LAST NAME</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, Initials of the first names, in uppercase and separated by a dot (e.g., </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>OLIVEIRA, C. A.</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B5407D" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="28B5407D" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C77B16F" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C77B16F" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Reference Models</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DEC7BE" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="26DEC7BE" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Book</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> LAST NAME, Initials of first names. Title of the book: subtitle. Edition. Location: Publisher, year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA18463" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="4BA18463" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E60A4EE" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0E60A4EE" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>Book Chapter</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> LAST NAME, Initials of first names. Title of the chapter. In: LAST NAME, Initials (ed.). Title of the book. Edition. Location: Publisher, year. p. xx–xx.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA40592" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="2CA40592" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B7673FA" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2B7673FA" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Journal Article</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> LAST NAME, Initials of first names. Title of the article. Title of the journal, location, v. x, n. x, p. xx–xx, year. DOI.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4C11A9" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="7A4C11A9" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="534E8A69" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="534E8A69" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Electronic Document</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> AUTHOR. Title. Year. Available at: electronic address. Accessed on: abbreviated day month. year.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0720CE77" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="0720CE77" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="109D696D" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="109D696D" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01E224F0" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="01E224F0" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ANNEX I – PUBLISHER'S CITATION GUIDELINES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BAFB05A" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="5BAFB05A" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E0D4A21" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7E0D4A21" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">This Annex exclusively establishes the official guidelines for citations in the texts of submitted papers, which must be followed by all authors. The guidelines are aligned with </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ABNT NBR 10520:2023 – Information and Documentation – Citations in Documents</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, with editorial decisions aiming to standardize the published articles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE1D83C" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5EE1D83C" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Citations in the text should follow the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>author-date system</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, and the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> format of the citation </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>must be identical, regardless of the type of document cited (book, article, book chapter, or electronic document).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19316691" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="19316691" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17388A51" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="17388A51" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The last name(s) of the author(s) should be written with only the first letter in uppercase and the remaining letters in lowercase;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1EFD65" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6F1EFD65" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> In citations with up to three authors, the last names should be separated by a semicolon (;);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EBFFD5" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="12EBFFD5" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> In citations with more than three authors, the expression </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>., should be used, written in italics, in lowercase letters, followed by a period;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C256D7" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="02C256D7" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> When the author's name is part of the sentence, the first letter should be capitalized, followed by the year in parentheses;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748A1C04" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="748A1C04" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Long direct citations (over five lines) are not allowed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7161C235" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="7161C235" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E646CA8" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4E646CA8" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Examples of citations in the text:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA9372E" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7DA9372E" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Author(s) in parentheses:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> One author: (Silva, 2025);</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> Two authors: (Silva; Pereira, 2025);</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> Three authors: (Silva; Pereira; Souza, 2025);</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> More than three authors: (Silva </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>., 2025).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB6CADB" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="5FB6CADB" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02912A2D" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Author(s) cited outside of parentheses:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> One author: According to Silva (2025), the results indicate that...</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> Two authors: As noted by Silva and Pereira (2025), it is observed that...</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> Three authors: According to Silva, Pereira, and Souza (2025), ...</w:t>
       </w:r>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve"> More than three authors: Silva et al. </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:br/>
-        <w:t xml:space="preserve"> More than three authors: Silva et al. (2025) claim that...</w:t>
+        <w:t xml:space="preserve">(2025) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>claim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="160BA211" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="575535FA" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00000000">
+    <w:p w14:paraId="575535FA" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00092FFF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>FINAL PROVISIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B049374" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
+    <w:p w14:paraId="7B049374" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00D467EE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58EB9465" w14:textId="103D9283" w:rsidR="00D467EE" w:rsidRDefault="00000000" w:rsidP="0079529B">
+    <w:p w14:paraId="58EB9465" w14:textId="103D9283" w:rsidR="00D467EE" w:rsidRPr="00092FFF" w:rsidRDefault="00000000" w:rsidP="0079529B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00092FFF">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Failure to comply with the citation standards established in this annex will result in the return of the paper for adjustment or its rejection, at the discretion of the Editorial Committee.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D467EE">
+    <w:sectPr w:rsidR="00D467EE" w:rsidRPr="00092FFF">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="907" w:footer="1417" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AB11A9C" w14:textId="77777777" w:rsidR="00104FF4" w:rsidRDefault="00104FF4">
+    <w:p w14:paraId="29FD7456" w14:textId="77777777" w:rsidR="00696DA9" w:rsidRDefault="00696DA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2601EE49" w14:textId="77777777" w:rsidR="00104FF4" w:rsidRDefault="00104FF4">
+    <w:p w14:paraId="6860B132" w14:textId="77777777" w:rsidR="00696DA9" w:rsidRDefault="00696DA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Candara">
     <w:panose1 w:val="020E0502030303020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{5B6D9486-D536-4AE5-B971-5A7AD749A71A}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId3" w:fontKey="{6187831B-0DCB-4F84-BE4A-857740E10D62}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{FE7EDB26-6D57-4496-BB54-E5F61B002E70}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{9BE6CDCA-0178-4C61-96A2-45FA40C89AFC}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{BF6D9C76-4F38-4361-9065-83E3B71B419E}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{638C746A-EB23-4232-A864-41B1183419E4}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{25AEBB2C-8C25-4115-96A3-0B5A3721B193}"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{6A1F5BDC-D912-4E63-AC85-865F254A361A}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{40C60FFA-D866-4D06-A25D-B6871860F314}"/>
   </w:font>
   <w:font w:name="Microsoft YaHei UI">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2C8D3B98" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
@@ -5385,61 +6271,61 @@
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9810"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="027EF595" w14:textId="77777777" w:rsidR="00104FF4" w:rsidRDefault="00104FF4">
+    <w:p w14:paraId="2E1A9E86" w14:textId="77777777" w:rsidR="00696DA9" w:rsidRDefault="00696DA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2770DD39" w14:textId="77777777" w:rsidR="00104FF4" w:rsidRDefault="00104FF4">
+    <w:p w14:paraId="1586FD86" w14:textId="77777777" w:rsidR="00696DA9" w:rsidRDefault="00696DA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="45770C9A" w14:textId="77777777" w:rsidR="00D467EE" w:rsidRDefault="00D467EE">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
@@ -14543,50 +15429,222 @@
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="4E67C8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DD56070"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A804A1C"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="147A3912"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5B7C2B96"/>
+    <w:lvl w:ilvl="0" w:tplc="0416000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19631AE6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A78A8E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -14655,51 +15713,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B284BF1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5D2CFF20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
@@ -14768,51 +15826,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49E0511B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="75DCEB16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Commarcadores"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Commarcadores2"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
@@ -14884,124 +15942,227 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="743A15E2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0DA85616"/>
+    <w:lvl w:ilvl="0" w:tplc="602E644C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0416000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="268779815">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="974258292">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="533270941">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1553881753">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="5" w16cid:durableId="609623738">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1217742612">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="174078400">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D467EE"/>
+    <w:rsid w:val="00092FFF"/>
     <w:rsid w:val="00104FF4"/>
     <w:rsid w:val="00325586"/>
     <w:rsid w:val="003B2D90"/>
+    <w:rsid w:val="00696DA9"/>
     <w:rsid w:val="0079529B"/>
     <w:rsid w:val="008117D7"/>
     <w:rsid w:val="00C20124"/>
     <w:rsid w:val="00D467EE"/>
+    <w:rsid w:val="00DE2678"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="65BE0E2A"/>
@@ -40967,61 +42128,61 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mjvZLv5M6iP9l4G7v+2cHLNuUdqnA==">CgMxLjAyDmguc2l1eXZsdmd1MmVjOAByITFNMTFhRFFMTHJtX3ZicFpXbmdqcHU0NkpWM3UyUHI3Ng==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>16055</Characters>
+  <Pages>9</Pages>
+  <Words>3034</Words>
+  <Characters>16385</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>133</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>136</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18991</CharactersWithSpaces>
+  <CharactersWithSpaces>19381</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Denise Vila Verde</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010079F111ED35F8CC479449609E8A0923A6</vt:lpwstr>
   </property>
 </Properties>
 </file>