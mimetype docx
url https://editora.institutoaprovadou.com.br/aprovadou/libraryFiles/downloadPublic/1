--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -1,13055 +1,14693 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...19 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
+    <w:p w14:paraId="7E9E8C09" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="145"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TÍTULO EM PORTUGUES CAIXA ALTA E NEGRITO, EM LETRA TIMES NEW ROMAN 12, ESPAÇAMENTO SIMPLES, CENTRALIZADO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
+    <w:p w14:paraId="236F242A" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
+    <w:p w14:paraId="79CB3280" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="145"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>TÍTULO EM INGLÊS CAIXA ALTA E NEGRITO, EM LETRA TIMES NEW ROMAN 10, ESPAÇAMENTO SIMPLES, CENTRALIZADO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+    <w:p w14:paraId="035D5123" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nome do Autor¹; Nome do Autor²; Nome do Autor³; Nome do Autor⁴; Nome do Autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...16 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; Nome do Autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...16 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; Nome do Autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...16 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; Nome do Autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...16 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; Nome do Autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...16 lines deleted...]
-          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; Nome do Autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">10</w:t>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+    <w:p w14:paraId="2DFE7047" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="0" w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">¹Titulação, Programa/Curso, Instituição, Cidade, Estado, País; ²Titulação, Programa/Curso, Instituição, Cidade, Estado, País;  ³Titulação, Programa/Curso, Instituição, Cidade, Estado, País; </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Titulação, Programa/Curso, Instituição, Cidade, Estado, País; </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Titulação, Programa/Curso, Instituição, Cidade, Estado, País;  </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Titulação, Programa/Curso, Instituição, Cidade, Estado, País; </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Titulação, Programa/Curso, Instituição, Cidade, Estado, País; </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Titulação, Programa/Curso, Instituição, Cidade, Estado, País; </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Titulação, Programa/Curso, Instituição, Cidade, Estado, País; 10Titulação, Programa/Curso, Instituição, Cidade, Estado, País</w:t>
+        </w:rPr>
+        <w:t>Titulação, Programa/Curso, Instituição, Cidade, Estado, País; 10Titulação, Programa/Curso, Instituição, Cidade, Estado, País</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+    <w:p w14:paraId="15260EFD" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Autor correspondente</w:t>
+        </w:rPr>
+        <w:t>Autor correspondente</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+    <w:p w14:paraId="7019C66A" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Nome do Autor</w:t>
+        </w:rPr>
+        <w:t>Nome do Autor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+    <w:p w14:paraId="27DDCDCA" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-        <w:br w:type="textWrapping"/>
+        </w:rPr>
+        <w:t>E-mail: autor.correspondente@email.com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve"> ORCID:</w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId8">
+        <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId8">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:hyperlink r:id="rId9">
+        <w:r>
           <w:rPr>
-            <w:color w:val="1155cc"/>
+            <w:color w:val="1155CC"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://orcid.org/0000-0000-0000-0000</w:t>
-          <w:br w:type="textWrapping"/>
+          <w:t>https://orcid.org/0000-0000-0000-0000</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="1155CC"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:br/>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:color w:val="1155cc"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1155CC"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Lattes: http://lattes.cnpq.br/xxxxxxxxxxxx</w:t>
+        </w:rPr>
+        <w:t>Lattes: http://lattes.cnpq.br/xxxxxxxxxxxx</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+    <w:p w14:paraId="032C8CD6" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
+    <w:p w14:paraId="5F23A809" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Data da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>aprovação:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+    <w:p w14:paraId="75F2473F" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Data da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>publicação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+    <w:p w14:paraId="6AA434E5" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+    <w:p w14:paraId="388E1C85" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">APRO00 – Área temática</w:t>
+        </w:rPr>
+        <w:t>APRO00 – Área temática</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+    <w:p w14:paraId="3EE8E04D" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+    <w:p w14:paraId="06F1B67A" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+    <w:p w14:paraId="01F22B42" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Resumo:</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Este arquivo já encontra-se formatado, não devendo ser alterado. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:t xml:space="preserve">O resumo deverá ser apresentado em parágrafo único, redigido em fonte Times New Roman, tamanho 11, com alinhamento justificado e espaçamento simples entre linhas, contendo no mínimo 250 e no máximo 400 palavras. O texto do resumo deverá conter, obrigatoriamente, os seguintes elementos identificados no corpo do parágrafo: Introdução (com a apresentação do objetivo do estudo), Metodologia, Resultados e discussão e Conclusão ou Considerações finais. Não é permitida a inclusão de figuras, tabelas, quadros, gráficos, citações ou referências no resumo. O capítulo completo deverá conter entre 10 (dez) e 15 (quinze) páginas, em papel A4, com margens de 2 cm. Deverão ser submetidas duas versões do trabalho: a) uma versão identificada, contendo os dados dos autores; b) uma versão não identificada, sem qualquer elemento que permita a identificação da autoria. As palavras-chave devem ser apresentadas logo abaixo do resumo, em número mínimo de </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3 (três)</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> e máximo de </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5 (cinco)</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">, com a </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>primeira letra de cada palavra em maiúscula e as demais em minúsculas</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">, dispostas em </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ordem alfabética</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">, recomendando-se não repetir termos do título.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>separadas por vírgula (,)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, recomendando-se não repetir termos do título.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+    <w:p w14:paraId="42723AA6" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Palavras-chave: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Agronomia, Congresso, Instituto, Produção, Vegetal.</w:t>
+      <w:r>
+        <w:t>Agronomia, Congresso, Instituto, Produção, Vegetal.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+    <w:p w14:paraId="3340CA93" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+    <w:p w14:paraId="57A832D5" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRPr="00F569E6" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> This template is already formatted and must not be modified. The abstract must be presented as a single paragraph, written in Times New Roman font, size 11, justified alignment, and single line spacing, containing a minimum of 250 and a maximum of 400 words. The abstract text must obligatorily include the following elements identified within the paragraph: Introduction (including the study objective), Methodology, Results and Discussion, and Conclusion or Final Considerations. The inclusion of figures, tables, charts, graphs, citations, or references in the abstract is not permitted. The full chapter must contain between 10 (ten) and 15 (fifteen) pages, on A4 paper, with 2 cm margins. Two versions of the manuscript must be submitted: (a) an identified version containing the authors’ information; and (b) an anonymous version without any element that allows authorship identification. Keywords must be presented immediately below the abstract, with a minimum of 3 (three) and a maximum of 5 (five), with the first letter of each word capitalized and the remaining letters in lowercase, arranged in alphabetical order and separated by commas (,), and it is recommended not to repeat terms from the title.</w:t>
+      <w:r w:rsidRPr="00F569E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abstract:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F569E6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This template is already formatted and must not be modified. The abstract must be presented as a single paragraph, written in Times New Roman font, size 11, justified alignment, and single line spacing, containing a minimum of 250 and a maximum of 400 words. The abstract text must obligatorily include the following elements identified within the paragraph: Introduction (including the study objective), Methodology, Results and Discussion, and Conclusion or Final Considerations. The inclusion of figures, tables, charts, graphs, citations, or references in the abstract is not permitted. The full chapter must contain between 10 (ten) and 15 (fifteen) pages, on A4 paper, with 2 cm margins. Two versions of the manuscript must be submitted: (a) an identified version containing the authors’ information; and (b) an anonymous version without any element that allows </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F569E6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>authorship identification. Keywords must be presented immediately below the abstract, with a minimum of 3 (three) and a maximum of 5 (five), with the first letter of each word capitalized and the remaining letters in lowercase, arranged in alphabetical order and separated by commas (,), and it is recommended not to repeat terms from the title.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+    <w:p w14:paraId="6AB2EF84" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRPr="00F569E6" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+    <w:p w14:paraId="6D9B887F" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-          <w:bCs w:val="1"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Agronomia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, Congresso, Instituto, Produção, Vegetal</w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Agronomy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>tion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>, Plant.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+    <w:p w14:paraId="02D05F69" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+    <w:p w14:paraId="0EE8E895" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1. INTRODUÇÃO </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+    <w:p w14:paraId="182F60C5" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Orientações para formatação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: a) O texto deve ser redigido em fonte </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, tamanho </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, em papel </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, com </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>margens de 2 cm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; e numeração contínua das linhas; b) O espaçamento entre linhas deve ser de </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1,5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, com </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>recuo de 1,25 cm na primeira linha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de cada parágrafo, não sendo permitido espaçamento antes ou depois dos parágrafos; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+    <w:p w14:paraId="6CA0185E" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">c) O capítulo completo deverá conter entre </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10 (dez)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15 (quinze)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> páginas, incluindo tabelas, figuras, quadros e referências, sendo a seção de Introdução limitada a no mínimo </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>01 (uma)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e máximo de </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>02 (duas)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> páginas, aplicável a estudos originais, relatos de experiência e revisões bibliográficas, integrativas, narrativas ou sistemáticas;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+    <w:p w14:paraId="54D3ADD5" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.g8gcnoycuula" w:id="0"/>
+      <w:bookmarkStart w:id="0" w:name="_heading=h.g8gcnoycuula" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">d) Palavras estrangeiras,  devem ser grafadas em </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, não sendo permitido o uso de negrito, sublinhado ou outro tipo de destaque; </w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>itálico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, não sendo permitido o uso de negrito, sublinhado ou outro tipo de destaque; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+    <w:p w14:paraId="57C09C92" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e) Os nomes científicos deverão obedecer às regras da </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nomenclatura binomial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, com o gênero iniciado por </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>letra maiúscula e o epíteto específico em letra minúscula</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, ambos em </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, bem como as categorias taxonômicas infraespecíficas, quando aplicável. Os nomes de famílias, ordens e classes taxonômicas, bem como nomes populares, siglas, unidades de medida e abreviações, não devem ser grafados em itálico;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>itálico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bem como as categorias taxonômicas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>infraespecíficas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, quando aplicável. Os nomes de famílias, ordens e classes taxonômicas, bem como nomes populares, siglas, unidades de medida e abreviações, não devem ser grafados em itálico;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+    <w:p w14:paraId="13435EDD" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">f) As citações devem seguir a </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ABNT NBR 10520:2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, adotando-se o sistema autor-data, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sendo obrigatória a observância das normas completas de citação estabelecidas no ANEXO I - NORMAS PARA CITAÇÕES DA EDITORA, apresentado ao final deste documento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+    <w:p w14:paraId="1A9B0540" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">g) Não é permitido o uso de citações diretas longas (com mais de cinco linhas); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
+    <w:p w14:paraId="48252E3C" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">h) O objetivo da pesquisa deve ser apresentado obrigatoriamente ao final da introdução.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>h) O objetivo da pesquisa deve ser apresentado obrigatoriamente ao final da introdução.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+    <w:p w14:paraId="556B804C" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+    <w:p w14:paraId="1825CEE9" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2. METODOLOGIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+    <w:p w14:paraId="7D7F7850" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nesta seção, deverá ser apresentada, de forma clara, objetiva e detalhada, a </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>abordagem metodológica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> adotada na pesquisa (</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>qualitativa, quantitativa ou mista</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">), bem como o </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>local ou ambiente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> em que o estudo foi conduzido, quando aplicável.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+    <w:p w14:paraId="1E3793B2" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Devem ser descritos os </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>procedimentos metodológicos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, os </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>materiais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, os </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>instrumentos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e os </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>recursos utilizados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> para a coleta e a análise dos dados, de modo a permitir a compreensão e a reprodutibilidade do estudo.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+    <w:p w14:paraId="5529C63D" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.c3ck5rv2wuts" w:id="1"/>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.c3ck5rv2wuts" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No caso de </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>revisões bibliográficas, integrativas, narrativas e revisões sistemáticas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, os autores deverão informar, obrigatoriamente, os </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...23 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>descritores ou palavras-chave utilizados na busca</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, as bases</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de dados consultadas</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, o </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>período de publicação considerado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, bem como os </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>critérios de inclusão e exclusão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dos estudos analisados.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    <w:p w14:paraId="3EA7034D" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.hns62nyunozs" w:id="2"/>
+      <w:bookmarkStart w:id="2" w:name="_heading=h.hns62nyunozs" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Para favorecer o detalhamento metodológico e a clareza da apresentação, recomenda-se que esta seção seja </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>subdividida em subseções</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, conforme a complexidade do estudo, podendo ser estruturada, por exemplo, em </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1, 2.2, 2.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, e, quando necessário, em níveis mais específicos como </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1.1, 2.1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, até o nível </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, respeitando a lógica e a hierarquia do texto.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, respeitando a lógica e a hierarquia do texto.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+    <w:p w14:paraId="28368574" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pesquisas que envolvam </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>coleta de insetos ou outros organismos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, quando aplicável, deverão informar o </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>número do parecer de autorização do SISBIO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+    <w:p w14:paraId="4EAA7CDF" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Estudos realizados em </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>áreas florestais nativas, unidades de conservação, áreas de proteção ambiental ou territórios legalmente protegidos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> deverão indicar a </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>autorização do órgão ambiental responsável</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (federal, estadual ou municipal), bem como o número do processo ou licença concedida, quando aplicável.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+    <w:p w14:paraId="7D8546A8" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Pesquisas que envolvam </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>animais vertebrados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, incluindo estudos na área de </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Medicina Veterinária, Zootecnia ou áreas afins</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, deverão informar o </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>número do parecer de aprovação da Comissão de Ética no Uso de Animais (CEUA)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> da instituição responsável. Nos casos em que a apreciação ética for dispensada, os autores deverão apresentar a </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, conforme a legislação vigente.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>devida justificativa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, conforme a legislação vigente.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+    <w:p w14:paraId="7CF49E74" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Trabalhos que envolvam </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>seres humanos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> devem indicar o </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>número do parecer de aprovação do Comitê de Ética em Pesquisa (CEP)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Nos casos em que a apreciação ética for dispensada, os autores deverão </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, conforme a legislação vigente.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apresentar a devida justificativa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, conforme a legislação vigente.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+    <w:p w14:paraId="4F6FB90F" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+    <w:p w14:paraId="0C1B441A" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3. RESULTADOS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+    <w:p w14:paraId="0D105025" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(ou 3. Resultados e Discussão, conforme a opção do autor)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+    <w:p w14:paraId="45DF65D8" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nesta seção, deverão ser apresentados de forma clara e objetiva os </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, sem interpretações extensas ou comparações com a literatura.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>principais resultados obtidos no estudo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, sem interpretações extensas ou comparações com a literatura.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+    <w:p w14:paraId="2652F779" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.orj1pahytkvh" w:id="3"/>
+      <w:bookmarkStart w:id="3" w:name="_heading=h.orj1pahytkvh" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Quando o autor optar pela seção </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resultados e Discussão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de forma integrada, as </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interpretações, análises críticas e comparações com a literatura científica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> deverão ser realizadas </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, de maneira articulada aos resultados apresentados.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nesta mesma seção</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, de maneira articulada aos resultados apresentados.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+    <w:p w14:paraId="57EC94ED" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Os autores poderão, conforme a complexidade do estudo, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>subdividir esta seção em subseções numeradas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, tais como </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-        <w:t xml:space="preserve">), respeitando a lógica e a coerência da apresentação dos resultados.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.1, 3.2, 3.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, e, quando necessário, em níveis mais específicos (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.1.1, 3.1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), respeitando a lógica e a coerência da apresentação dos resultados.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+    <w:p w14:paraId="2A1A3C3D" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Os dados poderão ser apresentados por meio de </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>figuras, tabelas ou quadros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, sempre que necessário para melhor compreensão dos achados. Esses elementos devem ser inseridos </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o mais próximo possível de sua primeira citação no corpo do texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+    <w:p w14:paraId="4B85B877" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Figuras: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O título das figuras deverá ser apresentado na </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...31 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>parte superior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, de forma clara e autoexplicativa, de modo que a compreensão da informação não dependa da leitura do texto. Apenas a palavra designativa (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Figura</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) e o número correspondente deverão estar em </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...23 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>negrito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. O conteúdo das figuras deverá utilizar a fonte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Times New Roman, tamanho 11</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, com </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>espaçamento simples</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. A </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fonte da imagem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> deverá ser indicada logo abaixo da figura, em </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fonte Times New Roman, tamanho 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+    <w:p w14:paraId="640291EF" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabelas: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As tabelas deverão apresentar as </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>laterais abertas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, conforme padrão editorial, e norma da ABNT. O título deverá ser disposto na </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>parte superior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, em </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...31 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fonte Times New Roman, tamanho 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, sendo a palavra designativa (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Tabela</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) e o número correspondentes grafados em </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>negrito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. As </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>notas e fontes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> das tabelas deverão ser apresentadas em </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>fonte Times New Roman, tamanho 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Deverá ser utilizado o </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ponto como separador decimal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
+    <w:p w14:paraId="51A55C75" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Quadros: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Os quadros deverão seguir o mesmo padrão de formatação das tabelas quanto à fonte, ao tamanho e à disposição do título, devendo ser utilizados quando houver necessidade de </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>organização qualitativa ou descritiva das informações</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+    <w:p w14:paraId="4FD8DE27" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">É vedado o uso de ferramentas de </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inteligência Artificial (IA)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> para </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, dados empíricos, tabelas, figuras, gráficos ou qualquer outro conteúdo que represente achados da pesquisa.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>geração, invenção ou alteração de resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, dados empíricos, tabelas, figuras, gráficos ou qualquer outro conteúdo que represente achados da pesquisa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+    <w:p w14:paraId="4DCF5C5A" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ferramentas de IA podem ser utilizadas </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>exclusivamente como apoio à organização textual ou à revisão linguística</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, sendo de </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inteira responsabilidade dos autores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> a veracidade, a originalidade e a integridade dos dados apresentados.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+    <w:p w14:paraId="2716CEE6" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+    <w:p w14:paraId="310C1E1B" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">4. DISCUSSÃO</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4. DISCUSSÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+    <w:p w14:paraId="38EBAF67" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A discussão dos resultados deverá ser fundamentada </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>obrigatoriamente em literatura científica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, por meio de </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, e listada na lista de referências, conforme as normas estabelecidas neste edital e no manual de normalização da Editora.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>citações devidamente referenciadas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, e listada na lista de referências, conforme as normas estabelecidas neste edital e no manual de normalização da Editora.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+    <w:p w14:paraId="44B4C1BB" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:colFirst="0" w:colLast="0" w:name="_heading=h.l5b9vm2b66aw" w:id="4"/>
+      <w:bookmarkStart w:id="4" w:name="_heading=h.l5b9vm2b66aw" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Os autores poderão, conforme a complexidade do estudo, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>subdividir esta seção em subseções numeradas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, tais como </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...33 lines deleted...]
-        <w:t xml:space="preserve">), respeitando a lógica e a coerência da apresentação das discussões.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.1, 4.2, 4.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, e, quando necessário, em níveis mais específicos (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.1.1, 4.1.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), respeitando a lógica e a coerência da apresentação das discussões.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+    <w:p w14:paraId="65790F6E" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Não é permitido o uso de ferramentas de </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inteligência Artificial (IA)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> como fonte teórica, autor ou referência científica. As análises, interpretações e comparações apresentadas devem ser </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, com base em obras, artigos e documentos científicos citados.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>intelectualmente elaboradas pelos autores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, com base em obras, artigos e documentos científicos citados.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+    <w:p w14:paraId="7051C966" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O uso de IA é admitido apenas como </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, não substituindo a análise crítica, a argumentação científica e a responsabilidade autoral.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ferramenta auxiliar de apoio à redação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, não substituindo a análise crítica, a argumentação científica e a responsabilidade autoral.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+    <w:p w14:paraId="0CA8311D" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nesta seção, os resultados apresentados deverão ser </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interpretados e analisados criticamente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, estabelecendo-se </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>relações com estudos anteriores e com a literatura científica pertinente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
+    <w:p w14:paraId="2B70DE1C" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A discussão deve ser </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>objetiva e coerente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, limitando-se aos dados apresentados nos resultados e </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>evitando extrapolações indevidas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Recomenda-se utilizar exclusivamente referências que possuam </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>relação direta com a temática do trabalho</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Em trabalhos de </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>revisão bibliográfica, narrativas, integrativas, ou revisão sistemática</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, esta seção deverá concentrar a </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, respeitando os critérios metodológicos previamente descritos.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>análise crítica, a comparação entre os estudos incluídos e a síntese dos principais achados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, respeitando os critérios metodológicos previamente descritos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+    <w:p w14:paraId="240590F8" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As citações devem seguir a ABNT NBR 10520:2023, adotando-se o sistema autor-data, devendo o autor consultar, obrigatoriamente, as normas completas de citação descritas no </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ANEXO I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> deste documento.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+    <w:p w14:paraId="049747CC" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+    <w:p w14:paraId="3AAA1E73" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5. CONCLUSÃO OU CONSIDERAÇÕES FINAIS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+    <w:p w14:paraId="2B5EE43E" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nesta seção, deverão ser </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apresentados de forma objetiva os principais achados do estudo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, respondendo </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, conforme formulado na introdução.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>exclusivamente à pergunta ou ao objetivo da pesquisa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, conforme formulado na introdução.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+    <w:p w14:paraId="7266D66B" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Devem ser destacadas as </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contribuições científicas, técnicas ou aplicadas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> do trabalho, bem como, quando pertinente, as </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>limitações do estudo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e a </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>necessidade de realização de pesquisas futuras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> para aprofundamento ou complementação dos resultados obtidos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+    <w:p w14:paraId="6E3CB40A" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Não é permitida a </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inclusão de novas informações, dados, interpretações ou resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> que não tenham sido previamente apresentados no trabalho, bem como </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a citação de outros estudos ou referências bibliográficas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nesta seção.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+    <w:p w14:paraId="29D3D680" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nos </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trabalhos originais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, deverá ser utilizado o título </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conclusão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Nos </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trabalhos de revisão bibliográfica ou revisão sistemática</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, deverá ser utilizado o título </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Considerações finais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+    <w:p w14:paraId="3ED8B182" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+    <w:p w14:paraId="1A1EAD3C" w14:textId="5C7C9FF2" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>AGRADECIMENTOS E FINANCIAMENTO (OPCIONAL)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+    <w:p w14:paraId="25E88494" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Agradecimentos aos sujeitos que colaboraram com a pesquisa, bem como aos auxílios recebidos por órgãos de fomento para a elaboração do trabalho, seja na forma de bolsa de estudo ou de financiamento de projeto de pesquisa.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Agradecimentos aos sujeitos que colaboraram com a pesquisa, bem como </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>aos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auxílios recebidos por órgãos de fomento para a elaboração do trabalho, seja na forma de bolsa de estudo ou de financiamento de projeto de pesquisa.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+    <w:p w14:paraId="29A71389" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+    <w:p w14:paraId="6A0A3CA9" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARAÇÃO DE USO DE INTELIGÊNCIA ARTIFICIAL </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C60DEA" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs w:val="1"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">8. REFERÊNCIAS</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quando aplicável, o uso de ferramentas de inteligência artificial, os autores devem declarar </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a ferramenta empregada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>etapa de aplicação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sua finalidade</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. O uso dessas ferramentas deve respeitar os princípios de integridade acadêmica, científica e ética, sendo os autores integralmente responsáveis pela originalidade, veracidade e conteúdo do trabalho.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+    <w:p w14:paraId="3A10A0C7" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF4B2CF" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="087C71BD" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DECLARAÇÃO DE CONTRIBUIÇÃO DOS AUTORES (OBRIGATÓRIA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29241E87" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...41 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os autores devem declarar, de forma clara e objetiva, a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contribuição individual de cada autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no desenvolvimento do manuscrito, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>identificando-os pelas iniciais de seus respectivos nomes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (por exemplo, Beltrano Silva – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). A descrição da contribuição deve abranger, quando aplicável, etapas como </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>concepção do estudo, delineamento metodológico, coleta de dados, análise e interpretação dos resultados, redação do texto e revisão final do manuscrito, c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onforme  modelo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+    <w:p w14:paraId="69B3E3BA" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os 14 papéis do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tradução adaptada):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353449BC" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31FD921B" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.Conceituação (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conceptualization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) – ideia e formulação do estudo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DAE35B" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.Metodologia (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Methodology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) – desenvolvimento dos métodos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53511A2F" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.Software (Software) – programação, códigos, scripts</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69666E24" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4.Validação (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Validation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) – verificação de resultados e métodos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199C3897" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.Análise formal (Formal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) – análise estatística ou analítica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1933C6B5" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6.Investigação (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Investigation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) – coleta de dados/experimentos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725ADD06" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.Recursos (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resources</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) – fornecimento de materiais, amostras, dados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22DE3621" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.Curadoria de dados (Data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>curation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) – organização e gestão dos dados</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CF48B6" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9.Redação – rascunho original (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Writing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – original draft)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="482534D9" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10.Redação – revisão e edição (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Writing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – review &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>editing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="566954A7" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>11.Visualização (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visualization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) – figuras, gráficos, esquemas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E1731F" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12.Supervisão (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Supervision</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610A27AE" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.Administração do projeto (Project </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>administration</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA1199F" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>14.Aquisição de financiamento (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>acquisition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0860D9AF" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...21 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+    <w:p w14:paraId="068BB7CA" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:rPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exemplo: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FT realizou a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conceituação; Metodologia; Investigação; Análise formal; Redação – rascunho original</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. BS efetuou </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a curadoria de dados; Visualização; Redação – revisão e edição. CB realizou a supervisão; Administração do projeto; Revisão final do manuscrito.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+    <w:p w14:paraId="3916701D" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CD7D710" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DECLARAÇÃO DE DISPONIBILIDADE DE DADOS (OBRIGATÓRIO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F624213" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos os artigos originais </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conter, obrigatoriamente, uma </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Declaração de Disponibilidade de Dados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, informando de forma clara e objetiva uma das seguintes condições:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="278DB4C3" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) se os dados que sustentam os resultados do estudo estão </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>publicamente disponíveis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, devendo ser indicado o repositório, link permanente (DOI, URL) ou a citação formal do conjunto de dados;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025C5903" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) se os dados </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>não podem ser disponibilizados publicamente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, devendo, nesse caso, ser apresentada a devida justificativa, tais como confidencialidade, privacidade dos participantes, restrições éticas, legais ou institucionais;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BCF7619" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) se os dados </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>podem ser disponibilizados mediante solicitação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, devendo ser informado o procedimento para acesso e eventuais condições para sua reutilização;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F264CA" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) se os dados estão </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>integralmente apresentados nos resultados do artigo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e, por esse motivo, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>não serão disponibilizados separadamente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E1183B4" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e) os autores são </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>incentivados a disponibilizar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, sempre que possível, o </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conjunto mínimo de dados necessário</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para permitir a interpretação, a replicação e a ampliação dos resultados apresentados;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F686EE" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f) a responsabilidade pela </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>veracidade das informações</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pela </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>guarda dos dados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e pelo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cumprimento das exigências éticas e legais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aplicáveis é integralmente dos autores.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA319BA" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681EB010" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DECLARAÇÃO DE CONFLITO DE INTERESSE (OBRIGATÓRIA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C5543B1" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os autores devem declarar que </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>não possuem conflitos de interesses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, sejam eles de natureza financeira ou não financeira, relacionados ao conteúdo, aos dados, aos materiais ou às conclusões apresentadas neste artigo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E12D8C8" w14:textId="77777777" w:rsidR="00F569E6" w:rsidRDefault="00F569E6" w:rsidP="00F569E6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quando </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>houver conflito de interesses</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  os autores </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>devem declarar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, mantendo a transparências das informações, como por exemplo: Os autores declaram a existência de conflitos de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">interesses ao ter recebido apoio financeiro para pesquisa, prestação de serviços como palestrante, participação acionária e atuação como consultor em instituições relacionadas ao tema do manuscrito. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6432FAEE" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D15C26" w14:textId="66EA12C9" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C8CF90" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As referências deverão ser apresentadas ao final do capítulo, contendo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>exclusivamente as obras efetivamente citadas ao longo do texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, organizadas em </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ordem alfabética pelo sobrenome do primeiro autor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26CF6BCE" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As referências deverão ser elaboradas em conformidade com a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABNT NBR 6023:2018, observando-se, obrigatoriamente, o padrão editorial estabelecido neste </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>template</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela Editora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6782EB" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64165D57" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">FORMATAÇÃO DAS REFERÊNCIAS</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FORMATAÇÃO DAS REFERÊNCIAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+    <w:p w14:paraId="4907C911" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+    <w:p w14:paraId="4AB971AF" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a) Fonte: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, tamanho </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-        <w:br w:type="textWrapping"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">b) Espaçamento entre linhas: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-        <w:br w:type="textWrapping"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>simples</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">c) Alinhamento: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-        <w:br w:type="textWrapping"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>justificado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">d) Deve haver </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-        <w:br w:type="textWrapping"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>um espaço em branco entre cada referência</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">e) O uso de </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...16 lines deleted...]
-        <w:br w:type="textWrapping"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI é obrigatório</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, quando disponível;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
         <w:t xml:space="preserve">f) Para documentos eletrônicos, a </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>data de acesso é obrigatória</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+    <w:p w14:paraId="474B1E9D" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Padrão de autoria adotado</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Padrão de autoria adotado</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+    <w:p w14:paraId="27E25749" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O padrão de autoria adotado será: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, em letras maiúsculas e separadas por ponto (ex.: OLIVEIRA, C. A.).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOBRENOME, Iniciais dos prenomes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, em letras maiúsculas e separadas por ponto (ex.: OLIVEIRA, C. A.).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+    <w:p w14:paraId="313B54BA" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+    <w:p w14:paraId="4C2E28CE" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Modelos de referências</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Modelos de referências</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+    <w:p w14:paraId="21E03A62" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Livro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRENOME, Iniciais dos prenomes. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. Edição. Local: Editora, ano.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título do livro: subtítulo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Edição. Local: Editora, ano.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+    <w:p w14:paraId="322C8962" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Capítulo de livro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRENOME, Iniciais dos prenomes. Título do capítulo. In: SOBRENOME, Iniciais (org.). </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. Edição. Local: Editora, ano. p. xx–xx.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título do livro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Edição. Local: Editora, ano. p. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+    <w:p w14:paraId="719F4EE3" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artigo em periódico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">SOBRENOME, Iniciais dos prenomes. Título do artigo. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, local, v. x, n. x, p. xx–xx, ano. DOI.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título do periódico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, local, v. x, n. x, p. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ano. DOI.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+    <w:p w14:paraId="07A255F3" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Documento eletrônico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AUTOR. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. Ano. Disponível em: endereço eletrônico. Acesso em: dia mês abreviado. ano.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Ano. Disponível em: endereço eletrônico. Acesso em: dia mês abreviado. ano.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+    <w:p w14:paraId="79C80BF0" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+    <w:p w14:paraId="0A7EED07" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">ANEXO I – NORMAS PARA CITAÇÕES DA EDITORA</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ANEXO I – NORMAS PARA CITAÇÕES DA EDITORA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+    <w:p w14:paraId="4257DC51" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+    <w:p w14:paraId="3FABE0CC" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Este Anexo estabelece exclusivamente as normas oficiais para </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>citações no texto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dos trabalhos submetidos à Editora, devendo ser obrigatoriamente observado por todos os autores. As orientações estão alinhadas à </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, com decisões editoriais próprias, visando à padronização dos capítulos publicados.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ABNT NBR 10520:2023 – Informação e documentação – Citações em documentos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, com decisões editoriais próprias, visando à padronização dos capítulos publicados.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+    <w:p w14:paraId="3FDBD5FD" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">As citações no texto deverão seguir o sistema </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>autor-data</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, sendo </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, independentemente do tipo de documento citado (livro, artigo, capítulo de livro, dissertação, tese ou documento eletrônico).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>idêntica a forma de citação</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, independentemente do tipo de documento citado (livro, artigo, capítulo de livro, dissertação, tese ou documento eletrônico).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+    <w:p w14:paraId="6FAD299E" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+    <w:p w14:paraId="61228304" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a) O sobrenome do(s) autor(es) deverá ser grafado com apenas a </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>primeira letra maiúscula e as demais minúsculas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+    <w:p w14:paraId="04090A99" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">b) Em citações com </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>até três autores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, os sobrenomes deverão ser separados por </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ponto e vírgula ( ; )</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+    <w:p w14:paraId="69E83066" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">c) Em citações com </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mais de três autores</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, deverá ser utilizada a expressão </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...13 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et al.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, grafada em </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">, em letras minúsculas e seguida de ponto;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>itálico</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, em letras minúsculas e seguida de ponto;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+    <w:p w14:paraId="0B95A854" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">d) Quando o nome do autor fizer parte da frase, deverá ser mantida a grafia com inicial maiúscula e demais letras minúsculas, seguido do ano entre parênteses;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d) Quando o nome do autor fizer parte da frase, deverá ser mantida a grafia com inicial maiúscula e demais letras minúsculas, seguido do ano entre parênteses;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+    <w:p w14:paraId="076747E1" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">e) Não é permitida a utilização de citações diretas longas (com mais de cinco linhas).</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e) Não é permitida a utilização de citações diretas longas (com mais de cinco linhas).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+    <w:p w14:paraId="203D4068" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+    <w:p w14:paraId="68DC9C10" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemplos de citações no texto</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
+    <w:p w14:paraId="725BFA2F" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+    <w:p w14:paraId="4D99DE40" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Autor(es) entre parênteses</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+    <w:p w14:paraId="22F01CC9" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Um autor: (Silva, 2025)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+    <w:p w14:paraId="708D1532" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dois autores: (Silva; Pereira, 2025)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+    <w:p w14:paraId="6F73189F" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Três autores: (Silva; Pereira; Souza, 2025)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+    <w:p w14:paraId="2D847689" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mais de três autores: (Silva </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>., 2025)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+    <w:p w14:paraId="4DC43977" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:after="80" w:before="280" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="280" w:after="80" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Autor(es) citados fora dos parênteses</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+    <w:p w14:paraId="7BDD5FF2" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0" w:before="240" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Um autor: Segundo Silva (2025), os resultados indicam que...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+    <w:p w14:paraId="76B6BF52" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dois autores: Conforme Silva e Pereira (2025), observa-se que...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+    <w:p w14:paraId="5BD6A918" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Três autores: De acordo com Silva, Pereira e Souza (2025), ...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
+    <w:p w14:paraId="5521E4BF" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="360"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Noto Sans Symbols" w:cs="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mais de três autores: Silva </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. (2025) afirmam que...</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+    <w:p w14:paraId="105143DD" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+    <w:p w14:paraId="18A52BE9" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">DISPOSIÇÕES FINAIS</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DISPOSIÇÕES FINAIS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+    <w:p w14:paraId="13924D15" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
-        <w:rPr/>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O não atendimento às normas de citação estabelecidas neste Anexo implicará a devolução do trabalho para adequação ou a sua rejeição, a critério da Comissão Editorial.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr>
-[...8 lines deleted...]
-      <w:lnNumType w:countBy="1" w:start="0" w:restart="continuous"/>
+    <w:sectPr w:rsidR="00E40D4A">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="907" w:footer="1417" w:gutter="0"/>
+      <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="20DC00F5" w14:textId="77777777" w:rsidR="00D81B12" w:rsidRDefault="00D81B12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0E61D621" w14:textId="77777777" w:rsidR="00D81B12" w:rsidRDefault="00D81B12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Candara">
+    <w:panose1 w:val="020E0502030303020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000A44B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{9860D54A-F2FC-4EAA-A0E9-D5F8BC251A06}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{DF3BAD9E-4BA5-4989-83CD-A895050DA08E}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{E5DA2682-84A4-47B5-9047-3C752B7F4652}"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{1ABBD086-F3B5-4BEC-914A-867E66A16ED5}"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{EB92B7CB-A0B3-4EB9-BBFC-D17A1FF5627A}"/>
+  </w:font>
+  <w:font w:name="Microsoft YaHei UI">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Noto Sans Symbols">
-    <w:embedRegular w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId1" w:subsetted="0"/>
-    <w:embedBold w:fontKey="{00000000-0000-0000-0000-000000000000}" r:id="rId2" w:subsetted="0"/>
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{4B60E14C-CCF0-4C0B-A5CC-98966C568A72}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="59924572" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9810"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9810"/>
       </w:tabs>
-      <w:spacing w:after="0" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:color w:val="7f7f7f"/>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="364A2078" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9810"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9810"/>
       </w:tabs>
-      <w:spacing w:after="0" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:color w:val="7f7f7f"/>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="63E7894F" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9810"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9810"/>
       </w:tabs>
-      <w:spacing w:after="0" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:color w:val="7f7f7f"/>
+      <w:spacing w:after="0"/>
+      <w:rPr>
+        <w:color w:val="7F7F7F"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3DAD9983" w14:textId="77777777" w:rsidR="00D81B12" w:rsidRDefault="00D81B12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="04D5F000" w14:textId="77777777" w:rsidR="00D81B12" w:rsidRDefault="00D81B12">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5AE331C8" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
-        <w:b w:val="1"/>
-[...1 lines deleted...]
-        <w:color w:val="4e67c8"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="4E67C8"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7A910681" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                      </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="0A16B81F" wp14:editId="24A23084">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-862938</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-575941</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7840295" cy="11352506"/>
-              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2332" name=""/>
-              <a:graphic>
+              <wp:docPr id="2332" name="Agrupar 2332"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr/>
                     <wpg:grpSpPr>
                       <a:xfrm>
-                        <a:off x="1425850" y="0"/>
+                        <a:off x="0" y="0"/>
                         <a:ext cx="7840295" cy="11352506"/>
                         <a:chOff x="1425850" y="0"/>
                         <a:chExt cx="7840300" cy="7560000"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
                     <wpg:grpSp>
+                      <wpg:cNvPr id="1" name="Agrupar 1"/>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="1425853" y="0"/>
                           <a:ext cx="7840295" cy="7560000"/>
                           <a:chOff x="1425850" y="0"/>
                           <a:chExt cx="7840300" cy="7560000"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
+                        <wps:cNvPr id="2" name="Retângulo 2"/>
                         <wps:cNvSpPr/>
-                        <wps:cNvPr id="3" name="Shape 3"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="1425850" y="0"/>
                             <a:ext cx="7840300" cy="7560000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:p w14:paraId="414DE6D5" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
                               <w:pPr>
-                                <w:spacing w:after="0" w:before="0" w:line="240"/>
-[...1 lines deleted...]
-                                <w:jc w:val="left"/>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:textDirection w:val="btLr"/>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
-                        <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wpg:grpSp>
+                        <wpg:cNvPr id="3" name="Agrupar 3"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="1425853" y="0"/>
                             <a:ext cx="7840295" cy="7560000"/>
                             <a:chOff x="1425850" y="0"/>
                             <a:chExt cx="7840300" cy="7560000"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
+                          <wps:cNvPr id="4" name="Retângulo 4"/>
                           <wps:cNvSpPr/>
-                          <wps:cNvPr id="10" name="Shape 10"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="1425850" y="0"/>
                               <a:ext cx="7840300" cy="7560000"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                              <w:p w14:paraId="041DEB0B" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
                                 <w:pPr>
-                                  <w:spacing w:after="0" w:before="0" w:line="240"/>
-[...1 lines deleted...]
-                                  <w:jc w:val="left"/>
+                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
-                          <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wpg:grpSp>
+                          <wpg:cNvPr id="5" name="Agrupar 5"/>
                           <wpg:cNvGrpSpPr/>
                           <wpg:grpSpPr>
                             <a:xfrm>
                               <a:off x="1425853" y="0"/>
                               <a:ext cx="7840295" cy="7560000"/>
                               <a:chOff x="1459337" y="0"/>
                               <a:chExt cx="7846525" cy="7900475"/>
                             </a:xfrm>
                           </wpg:grpSpPr>
                           <wps:wsp>
+                            <wps:cNvPr id="6" name="Retângulo 6"/>
                             <wps:cNvSpPr/>
-                            <wps:cNvPr id="12" name="Shape 12"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="1459337" y="0"/>
                                 <a:ext cx="7846525" cy="7900475"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                <w:p w14:paraId="37DB27E1" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
                                   <w:pPr>
-                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
-[...1 lines deleted...]
-                                    <w:jc w:val="left"/>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:textDirection w:val="btLr"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
-                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                            <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                           <wps:wsp>
+                            <wps:cNvPr id="7" name="Retângulo 7"/>
                             <wps:cNvSpPr/>
-                            <wps:cNvPr id="13" name="Shape 13"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="1459337" y="1789741"/>
                                 <a:ext cx="7846525" cy="6110734"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                <w:p w14:paraId="23B573D9" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
                                   <w:pPr>
-                                    <w:spacing w:after="0" w:before="0" w:line="240"/>
-[...1 lines deleted...]
-                                    <w:jc w:val="left"/>
+                                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                     <w:textDirection w:val="btLr"/>
                                   </w:pPr>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
-                            <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                            <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                           <wpg:grpSp>
+                            <wpg:cNvPr id="8" name="Agrupar 8"/>
                             <wpg:cNvGrpSpPr/>
                             <wpg:grpSpPr>
                               <a:xfrm>
                                 <a:off x="1459337" y="0"/>
                                 <a:ext cx="7773326" cy="7560000"/>
                                 <a:chOff x="0" y="0"/>
                                 <a:chExt cx="7773326" cy="10065327"/>
                               </a:xfrm>
                             </wpg:grpSpPr>
                             <wps:wsp>
+                              <wps:cNvPr id="9" name="Retângulo 9"/>
                               <wps:cNvSpPr/>
-                              <wps:cNvPr id="15" name="Shape 15"/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="0" y="9379527"/>
                                   <a:ext cx="3852000" cy="685800"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:schemeClr val="accent5"/>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:p w14:paraId="7D0C0D2E" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
                                     <w:pPr>
-                                      <w:spacing w:after="0" w:before="0" w:line="258.0000114440918"/>
-                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:spacing w:after="0" w:line="258" w:lineRule="auto"/>
                                       <w:jc w:val="center"/>
                                       <w:textDirection w:val="btLr"/>
                                     </w:pPr>
                                   </w:p>
-                                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:p w14:paraId="52628A6F" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
                                     <w:pPr>
-                                      <w:spacing w:after="160" w:before="0" w:line="258.0000114440918"/>
-                                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+                                      <w:spacing w:line="258" w:lineRule="auto"/>
                                       <w:jc w:val="center"/>
                                       <w:textDirection w:val="btLr"/>
                                     </w:pPr>
-                                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...10 lines deleted...]
-                                    </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
-                              <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+                              <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wpg:grpSp>
+                              <wpg:cNvPr id="10" name="Agrupar 10"/>
                               <wpg:cNvGrpSpPr/>
                               <wpg:grpSpPr>
                                 <a:xfrm>
                                   <a:off x="0" y="0"/>
                                   <a:ext cx="457200" cy="3562350"/>
                                   <a:chOff x="0" y="0"/>
                                   <a:chExt cx="457200" cy="3562350"/>
                                 </a:xfrm>
                               </wpg:grpSpPr>
                               <wps:wsp>
+                                <wps:cNvPr id="11" name="Retângulo 11"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="17" name="Shape 17"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="0" y="1270000"/>
                                     <a:ext cx="457200" cy="2292350"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent5"/>
                                   </a:solidFill>
                                   <a:ln>
                                     <a:noFill/>
                                   </a:ln>
                                 </wps:spPr>
                                 <wps:txbx>
                                   <w:txbxContent>
-                                    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                    <w:p w14:paraId="3B5D3853" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
                                       <w:pPr>
-                                        <w:spacing w:after="0" w:before="0" w:line="240"/>
-[...1 lines deleted...]
-                                        <w:jc w:val="left"/>
+                                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                         <w:textDirection w:val="btLr"/>
                                       </w:pPr>
                                     </w:p>
                                   </w:txbxContent>
                                 </wps:txbx>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="12" name="Retângulo 12"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="18" name="Shape 18"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="0" y="104775"/>
                                     <a:ext cx="457200" cy="1228725"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent4"/>
                                   </a:solidFill>
                                   <a:ln>
                                     <a:noFill/>
                                   </a:ln>
                                 </wps:spPr>
                                 <wps:txbx>
                                   <w:txbxContent>
-                                    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                    <w:p w14:paraId="6BC9D30C" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
                                       <w:pPr>
-                                        <w:spacing w:after="0" w:before="0" w:line="240"/>
-[...1 lines deleted...]
-                                        <w:jc w:val="left"/>
+                                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                         <w:textDirection w:val="btLr"/>
                                       </w:pPr>
                                     </w:p>
                                   </w:txbxContent>
                                 </wps:txbx>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="13" name="Retângulo 13"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="19" name="Shape 19"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="0" y="0"/>
                                     <a:ext cx="457200" cy="1228725"/>
                                   </a:xfrm>
                                   <a:prstGeom prst="rect">
                                     <a:avLst/>
                                   </a:prstGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
                                   <a:ln>
                                     <a:noFill/>
                                   </a:ln>
                                 </wps:spPr>
                                 <wps:txbx>
                                   <w:txbxContent>
-                                    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                    <w:p w14:paraId="2BE3BF38" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
                                       <w:pPr>
-                                        <w:spacing w:after="0" w:before="0" w:line="240"/>
-[...1 lines deleted...]
-                                        <w:jc w:val="left"/>
+                                        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                         <w:textDirection w:val="btLr"/>
                                       </w:pPr>
                                     </w:p>
                                   </w:txbxContent>
                                 </wps:txbx>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                             </wpg:grpSp>
                             <wps:wsp>
+                              <wps:cNvPr id="14" name="Retângulo 14"/>
                               <wps:cNvSpPr/>
-                              <wps:cNvPr id="20" name="Shape 20"/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="3829050" y="9379527"/>
                                   <a:ext cx="3852000" cy="681695"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:schemeClr val="accent4"/>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:p w14:paraId="338B7CFB" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
                                     <w:pPr>
-                                      <w:spacing w:after="0" w:before="0" w:line="240"/>
-[...1 lines deleted...]
-                                      <w:jc w:val="left"/>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                       <w:textDirection w:val="btLr"/>
                                     </w:pPr>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
-                              <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                              <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
+                              <wps:cNvPr id="15" name="Retângulo 15"/>
                               <wps:cNvSpPr/>
-                              <wps:cNvPr id="21" name="Shape 21"/>
                               <wps:spPr>
                                 <a:xfrm>
                                   <a:off x="4054749" y="9364950"/>
                                   <a:ext cx="3636000" cy="685493"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:schemeClr val="accent2"/>
                                 </a:solidFill>
                                 <a:ln>
                                   <a:noFill/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                                  <w:p w14:paraId="6F3D4472" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
                                     <w:pPr>
-                                      <w:spacing w:after="0" w:before="0" w:line="240"/>
-[...1 lines deleted...]
-                                      <w:jc w:val="left"/>
+                                      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                       <w:textDirection w:val="btLr"/>
                                     </w:pPr>
-                                    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+                                    <w:r>
                                       <w:rPr>
-                                        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...3 lines deleted...]
-                                        <w:strike w:val="0"/>
+                                        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:color w:val="000000"/>
                                         <w:sz w:val="36"/>
-                                        <w:vertAlign w:val="baseline"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve"> </w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
-                              <wps:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+                              <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wpg:grpSp>
+                              <wpg:cNvPr id="16" name="Agrupar 16"/>
                               <wpg:cNvGrpSpPr/>
                               <wpg:grpSpPr>
                                 <a:xfrm>
                                   <a:off x="4094351" y="9033164"/>
                                   <a:ext cx="3678975" cy="903876"/>
                                   <a:chOff x="776261" y="0"/>
                                   <a:chExt cx="3679329" cy="904308"/>
                                 </a:xfrm>
                               </wpg:grpSpPr>
                               <wps:wsp>
+                                <wps:cNvPr id="17" name="Forma Livre: Forma 17"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="23" name="Shape 23"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1449019" y="0"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="18" name="Forma Livre: Forma 18"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="24" name="Shape 24"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1891775" y="0"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="19" name="Forma Livre: Forma 19"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="25" name="Shape 25"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2340281" y="0"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="20" name="Forma Livre: Forma 20"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="26" name="Shape 26"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2558784" y="0"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="21" name="Forma Livre: Forma 21"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="27" name="Shape 27"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3007290" y="0"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="22" name="Forma Livre: Forma 22"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="28" name="Shape 28"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3231543" y="0"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="23" name="Forma Livre: Forma 23"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="29" name="Shape 29"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3450045" y="0"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="24" name="Forma Livre: Forma 24"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="30" name="Shape 30"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1115515" y="109214"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="25" name="Forma Livre: Forma 25"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="31" name="Shape 31"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1224766" y="109214"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="26" name="Forma Livre: Forma 26"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="32" name="Shape 32"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1449019" y="109214"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="27" name="Forma Livre: Forma 27"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="33" name="Shape 33"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1558271" y="109214"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="28" name="Forma Livre: Forma 28"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="34" name="Shape 34"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1667522" y="109214"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="29" name="Forma Livre: Forma 29"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="35" name="Shape 35"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1782524" y="109214"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="30" name="Forma Livre: Forma 30"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="36" name="Shape 36"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2116028" y="109214"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="31" name="Forma Livre: Forma 31"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="37" name="Shape 37"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2225279" y="109214"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="32" name="Forma Livre: Forma 32"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="38" name="Shape 38"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2449532" y="109214"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="33" name="Forma Livre: Forma 33"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="39" name="Shape 39"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2673785" y="109214"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="34" name="Forma Livre: Forma 34"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="40" name="Shape 40"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2898038" y="109214"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="35" name="Forma Livre: Forma 35"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="41" name="Shape 41"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3007290" y="109214"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="36" name="Forma Livre: Forma 36"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="42" name="Shape 42"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3116541" y="109214"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="37" name="Forma Livre: Forma 37"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="43" name="Shape 43"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3231543" y="109214"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="38" name="Forma Livre: Forma 38"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="44" name="Shape 44"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3450045" y="109214"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="39" name="Forma Livre: Forma 39"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="45" name="Shape 45"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3565047" y="109214"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="40" name="Forma Livre: Forma 40"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="46" name="Shape 46"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="4007803" y="109214"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="41" name="Forma Livre: Forma 41"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="47" name="Shape 47"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="4232056" y="109214"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="42" name="Forma Livre: Forma 42"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="48" name="Shape 48"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3789300" y="109214"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="43" name="Forma Livre: Forma 43"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="49" name="Shape 49"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1224766" y="229924"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="44" name="Forma Livre: Forma 44"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="50" name="Shape 50"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1334018" y="229924"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="45" name="Forma Livre: Forma 45"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="51" name="Shape 51"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1449019" y="229924"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="46" name="Forma Livre: Forma 46"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="52" name="Shape 52"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1667522" y="229924"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="47" name="Forma Livre: Forma 47"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="53" name="Shape 53"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1782524" y="229924"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="48" name="Forma Livre: Forma 48"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="54" name="Shape 54"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1891775" y="229924"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="49" name="Forma Livre: Forma 49"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="55" name="Shape 55"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2006777" y="229924"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="50" name="Forma Livre: Forma 50"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="56" name="Shape 56"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2225279" y="229924"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="51" name="Forma Livre: Forma 51"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="57" name="Shape 57"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2340281" y="229924"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="52" name="Forma Livre: Forma 52"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="58" name="Shape 58"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2673785" y="229924"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="53" name="Forma Livre: Forma 53"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="59" name="Shape 59"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2783037" y="229924"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="54" name="Forma Livre: Forma 54"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="60" name="Shape 60"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3007290" y="229924"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="55" name="Forma Livre: Forma 55"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="61" name="Shape 61"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3116541" y="229924"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="56" name="Forma Livre: Forma 56"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="62" name="Shape 62"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3340793" y="229924"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="57" name="Forma Livre: Forma 57"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="63" name="Shape 63"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3565047" y="229924"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="58" name="Forma Livre: Forma 58"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="64" name="Shape 64"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3789300" y="229924"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="59" name="Forma Livre: Forma 59"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="65" name="Shape 65"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3898551" y="229924"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="60" name="Forma Livre: Forma 60"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="66" name="Shape 66"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="4122804" y="229924"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="61" name="Forma Livre: Forma 61"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="67" name="Shape 67"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="891262" y="339138"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="62" name="Forma Livre: Forma 62"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="68" name="Shape 68"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1224766" y="339138"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="63" name="Forma Livre: Forma 63"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="69" name="Shape 69"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1334018" y="339138"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2304" name="Forma Livre: Forma 2304"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="70" name="Shape 70"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1449019" y="339138"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2305" name="Forma Livre: Forma 2305"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="71" name="Shape 71"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1782524" y="339138"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2306" name="Forma Livre: Forma 2306"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="72" name="Shape 72"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1891775" y="339138"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2307" name="Forma Livre: Forma 2307"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="73" name="Shape 73"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2006777" y="339138"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2308" name="Forma Livre: Forma 2308"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="74" name="Shape 74"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2225279" y="339138"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2309" name="Forma Livre: Forma 2309"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="75" name="Shape 75"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2340281" y="339138"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2310" name="Forma Livre: Forma 2310"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="76" name="Shape 76"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2449532" y="339138"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2311" name="Forma Livre: Forma 2311"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="77" name="Shape 77"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2783037" y="339138"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2312" name="Forma Livre: Forma 2312"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="78" name="Shape 78"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2898038" y="339138"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2313" name="Forma Livre: Forma 2313"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="79" name="Shape 79"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3007290" y="339138"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2314" name="Forma Livre: Forma 2314"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="80" name="Shape 80"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3231543" y="339138"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2315" name="Forma Livre: Forma 2315"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="81" name="Shape 81"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3450045" y="339138"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2316" name="Forma Livre: Forma 2316"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="82" name="Shape 82"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3674298" y="339138"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2317" name="Forma Livre: Forma 2317"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="83" name="Shape 83"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3789300" y="339138"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2318" name="Forma Livre: Forma 2318"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="84" name="Shape 84"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="4007803" y="339138"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2319" name="Forma Livre: Forma 2319"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="85" name="Shape 85"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="4232056" y="339138"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2320" name="Forma Livre: Forma 2320"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="86" name="Shape 86"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="4341307" y="339138"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2321" name="Forma Livre: Forma 2321"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="87" name="Shape 87"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1000513" y="448352"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2322" name="Forma Livre: Forma 2322"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="88" name="Shape 88"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1115515" y="448352"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2323" name="Forma Livre: Forma 2323"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="89" name="Shape 89"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1224766" y="448352"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2324" name="Forma Livre: Forma 2324"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="90" name="Shape 90"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1449019" y="448352"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2325" name="Forma Livre: Forma 2325"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="91" name="Shape 91"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1558271" y="448352"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2326" name="Forma Livre: Forma 2326"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="92" name="Shape 92"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1667522" y="448352"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2327" name="Forma Livre: Forma 2327"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="93" name="Shape 93"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1782524" y="448352"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2328" name="Forma Livre: Forma 2328"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="94" name="Shape 94"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1891775" y="448352"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2329" name="Forma Livre: Forma 2329"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="95" name="Shape 95"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2006777" y="448352"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2330" name="Forma Livre: Forma 2330"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="96" name="Shape 96"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2449532" y="448352"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2331" name="Forma Livre: Forma 2331"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="97" name="Shape 97"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2558784" y="448352"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2333" name="Forma Livre: Forma 2333"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="98" name="Shape 98"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2898038" y="448352"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2334" name="Forma Livre: Forma 2334"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="99" name="Shape 99"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3007290" y="448352"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2335" name="Forma Livre: Forma 2335"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="100" name="Shape 100"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3116541" y="448352"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2336" name="Forma Livre: Forma 2336"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="101" name="Shape 101"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3340793" y="448352"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2337" name="Forma Livre: Forma 2337"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="102" name="Shape 102"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3450045" y="448352"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2338" name="Forma Livre: Forma 2338"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="103" name="Shape 103"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3565047" y="448352"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2339" name="Forma Livre: Forma 2339"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="104" name="Shape 104"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3789300" y="448352"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2340" name="Forma Livre: Forma 2340"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="105" name="Shape 105"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3898551" y="448352"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2341" name="Forma Livre: Forma 2341"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="106" name="Shape 106"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="4007803" y="448352"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2342" name="Forma Livre: Forma 2342"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="107" name="Shape 107"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="4122804" y="448352"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2343" name="Forma Livre: Forma 2343"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="108" name="Shape 108"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="4232056" y="448352"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2344" name="Forma Livre: Forma 2344"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="109" name="Shape 109"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="776261" y="563315"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2345" name="Forma Livre: Forma 2345"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="110" name="Shape 110"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="891262" y="563315"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2346" name="Forma Livre: Forma 2346"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="111" name="Shape 111"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1224766" y="563315"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2347" name="Forma Livre: Forma 2347"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="112" name="Shape 112"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1334018" y="563315"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2348" name="Forma Livre: Forma 2348"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="113" name="Shape 113"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1449019" y="563315"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2349" name="Forma Livre: Forma 2349"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="114" name="Shape 114"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1667522" y="563315"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2350" name="Forma Livre: Forma 2350"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="115" name="Shape 115"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1782524" y="563315"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2351" name="Forma Livre: Forma 2351"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="116" name="Shape 116"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1891775" y="563315"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2352" name="Forma Livre: Forma 2352"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="117" name="Shape 117"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2225279" y="563315"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2353" name="Forma Livre: Forma 2353"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="118" name="Shape 118"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2558784" y="563315"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2354" name="Forma Livre: Forma 2354"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="119" name="Shape 119"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2673785" y="563315"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2355" name="Forma Livre: Forma 2355"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="120" name="Shape 120"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2783037" y="563315"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2356" name="Forma Livre: Forma 2356"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="121" name="Shape 121"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2898038" y="563315"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2357" name="Forma Livre: Forma 2357"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="122" name="Shape 122"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3007290" y="563315"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2358" name="Forma Livre: Forma 2358"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="123" name="Shape 123"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3116541" y="563315"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2359" name="Forma Livre: Forma 2359"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="124" name="Shape 124"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3231543" y="563315"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2360" name="Forma Livre: Forma 2360"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="125" name="Shape 125"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3340793" y="563315"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2361" name="Forma Livre: Forma 2361"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="126" name="Shape 126"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3450045" y="563315"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2362" name="Forma Livre: Forma 2362"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="127" name="Shape 127"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3898551" y="563315"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2363" name="Forma Livre: Forma 2363"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="128" name="Shape 128"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="4122804" y="563315"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2364" name="Forma Livre: Forma 2364"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="129" name="Shape 129"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2340281" y="563315"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2365" name="Forma Livre: Forma 2365"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="130" name="Shape 130"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="776261" y="672529"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2366" name="Forma Livre: Forma 2366"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="131" name="Shape 131"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="891262" y="672529"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2367" name="Forma Livre: Forma 2367"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="132" name="Shape 132"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1000513" y="672529"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2368" name="Forma Livre: Forma 2368"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="133" name="Shape 133"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1115515" y="672529"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2369" name="Forma Livre: Forma 2369"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="134" name="Shape 134"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1224766" y="672529"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2370" name="Forma Livre: Forma 2370"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="135" name="Shape 135"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1334018" y="672529"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2371" name="Forma Livre: Forma 2371"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="136" name="Shape 136"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1449019" y="672529"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2372" name="Forma Livre: Forma 2372"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="137" name="Shape 137"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1667522" y="672529"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2373" name="Forma Livre: Forma 2373"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="138" name="Shape 138"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1782524" y="672529"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2374" name="Forma Livre: Forma 2374"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="139" name="Shape 139"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1891775" y="672529"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2375" name="Forma Livre: Forma 2375"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="140" name="Shape 140"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2006777" y="672529"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2376" name="Forma Livre: Forma 2376"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="141" name="Shape 141"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2225279" y="672529"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2377" name="Forma Livre: Forma 2377"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="142" name="Shape 142"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2340281" y="672529"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2378" name="Forma Livre: Forma 2378"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="143" name="Shape 143"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2449532" y="672529"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2379" name="Forma Livre: Forma 2379"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="144" name="Shape 144"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2673785" y="672529"/>
                                     <a:ext cx="109521" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2380" name="Forma Livre: Forma 2380"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="145" name="Shape 145"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2783037" y="672529"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2381" name="Forma Livre: Forma 2381"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="146" name="Shape 146"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3007290" y="672529"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2382" name="Forma Livre: Forma 2382"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="147" name="Shape 147"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3340793" y="672529"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2383" name="Forma Livre: Forma 2383"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="148" name="Shape 148"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3565047" y="672529"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2384" name="Forma Livre: Forma 2384"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="149" name="Shape 149"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3789300" y="672529"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2385" name="Forma Livre: Forma 2385"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="150" name="Shape 150"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="4122804" y="672529"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2386" name="Forma Livre: Forma 2386"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="151" name="Shape 151"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="4232056" y="672529"/>
                                     <a:ext cx="109520" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="69">
+                                      <a:path w="69" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2387" name="Forma Livre: Forma 2387"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="152" name="Shape 152"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1000513" y="790484"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2388" name="Forma Livre: Forma 2388"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="153" name="Shape 153"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1115515" y="790484"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2389" name="Forma Livre: Forma 2389"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="154" name="Shape 154"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="1891775" y="790484"/>
                                     <a:ext cx="114283" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="72">
+                                      <a:path w="72" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2390" name="Forma Livre: Forma 2390"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="155" name="Shape 155"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2340281" y="790484"/>
                                     <a:ext cx="109521" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2391" name="Forma Livre: Forma 2391"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="156" name="Shape 156"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3231543" y="790484"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2392" name="Forma Livre: Forma 2392"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="157" name="Shape 157"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3565047" y="790484"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2393" name="Forma Livre: Forma 2393"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="158" name="Shape 158"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="3898551" y="793238"/>
                                     <a:ext cx="109520" cy="111070"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="70" w="69">
+                                      <a:path w="69" h="70" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="69" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="70"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2394" name="Forma Livre: Forma 2394"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="159" name="Shape 159"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2116297" y="448352"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                               <wps:wsp>
+                                <wps:cNvPr id="2395" name="Forma Livre: Forma 2395"/>
                                 <wps:cNvSpPr/>
-                                <wps:cNvPr id="160" name="Shape 160"/>
                                 <wps:spPr>
                                   <a:xfrm>
                                     <a:off x="2225279" y="448352"/>
                                     <a:ext cx="114283" cy="115831"/>
                                   </a:xfrm>
                                   <a:custGeom>
-                                    <a:rect b="b" l="l" r="r" t="t"/>
+                                    <a:avLst/>
+                                    <a:gdLst/>
+                                    <a:ahLst/>
+                                    <a:cxnLst/>
+                                    <a:rect l="l" t="t" r="r" b="b"/>
                                     <a:pathLst>
-                                      <a:path extrusionOk="0" h="73" w="72">
+                                      <a:path w="72" h="73" extrusionOk="0">
                                         <a:moveTo>
                                           <a:pt x="0" y="0"/>
                                         </a:moveTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="72" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="73"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:lnTo>
                                           <a:pt x="0" y="0"/>
                                         </a:lnTo>
                                         <a:close/>
                                       </a:path>
                                     </a:pathLst>
                                   </a:custGeom>
                                   <a:solidFill>
                                     <a:schemeClr val="accent2"/>
                                   </a:solidFill>
-                                  <a:ln cap="flat" cmpd="sng" w="9525">
+                                  <a:ln w="9525" cap="flat" cmpd="sng">
                                     <a:solidFill>
                                       <a:schemeClr val="lt1"/>
                                     </a:solidFill>
                                     <a:prstDash val="solid"/>
                                     <a:miter lim="800000"/>
-                                    <a:headEnd len="sm" w="sm" type="none"/>
-                                    <a:tailEnd len="sm" w="sm" type="none"/>
+                                    <a:headEnd type="none" w="sm" len="sm"/>
+                                    <a:tailEnd type="none" w="sm" len="sm"/>
                                   </a:ln>
                                 </wps:spPr>
-                                <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                                <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                                   <a:noAutofit/>
                                 </wps:bodyPr>
                               </wps:wsp>
                             </wpg:grpSp>
                           </wpg:grpSp>
                         </wpg:grpSp>
                       </wpg:grpSp>
                     </wpg:grpSp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
           <w:drawing>
             <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-862938</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-575941</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7840295" cy="11352506"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2332" name="image3.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="image3.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7840295" cy="11352506"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect"/>
                       <a:ln/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7D2BF4B7" wp14:editId="1A581C99">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>1823882</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-471183</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4747870" cy="856580"/>
-              <wp:effectExtent b="0" l="0" r="0" t="0"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="2331" name=""/>
-              <a:graphic>
+              <wp:docPr id="2396" name="Agrupar 2396"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr/>
                     <wpg:grpSpPr>
                       <a:xfrm>
-                        <a:off x="2972050" y="3351700"/>
+                        <a:off x="0" y="0"/>
                         <a:ext cx="4747870" cy="856580"/>
                         <a:chOff x="2972050" y="3351700"/>
                         <a:chExt cx="4747900" cy="856600"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
                     <wpg:grpSp>
+                      <wpg:cNvPr id="2397" name="Agrupar 2397"/>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="2972065" y="3351710"/>
                           <a:ext cx="4747870" cy="856580"/>
                           <a:chOff x="2972050" y="3351700"/>
                           <a:chExt cx="4747900" cy="856600"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
+                        <wps:cNvPr id="2398" name="Retângulo 2398"/>
                         <wps:cNvSpPr/>
-                        <wps:cNvPr id="3" name="Shape 3"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="2972050" y="3351700"/>
                             <a:ext cx="4747900" cy="856600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                            <w:p w14:paraId="3A142902" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
                               <w:pPr>
-                                <w:spacing w:after="0" w:before="0" w:line="240"/>
-[...1 lines deleted...]
-                                <w:jc w:val="left"/>
+                                <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                 <w:textDirection w:val="btLr"/>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
-                        <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                        <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wpg:grpSp>
+                        <wpg:cNvPr id="2399" name="Agrupar 2399"/>
                         <wpg:cNvGrpSpPr/>
                         <wpg:grpSpPr>
                           <a:xfrm>
                             <a:off x="2972065" y="3351710"/>
                             <a:ext cx="4747870" cy="856580"/>
                             <a:chOff x="0" y="0"/>
                             <a:chExt cx="4747875" cy="856615"/>
                           </a:xfrm>
                         </wpg:grpSpPr>
                         <wps:wsp>
+                          <wps:cNvPr id="2400" name="Retângulo 2400"/>
                           <wps:cNvSpPr/>
-                          <wps:cNvPr id="5" name="Shape 5"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="4747875" cy="856600"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                              <w:p w14:paraId="71C6D7F6" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
                                 <w:pPr>
-                                  <w:spacing w:after="0" w:before="0" w:line="240"/>
-[...1 lines deleted...]
-                                  <w:jc w:val="left"/>
+                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
-                          <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                         <wps:wsp>
+                          <wps:cNvPr id="2401" name="Retângulo 2401"/>
                           <wps:cNvSpPr/>
-                          <wps:cNvPr id="6" name="Shape 6"/>
                           <wps:spPr>
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="4747875" cy="856600"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </wps:spPr>
                           <wps:txbx>
                             <w:txbxContent>
-                              <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000">
+                              <w:p w14:paraId="6E2FA77A" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
                                 <w:pPr>
-                                  <w:spacing w:after="0" w:before="0" w:line="240"/>
-[...1 lines deleted...]
-                                  <w:jc w:val="left"/>
+                                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                                   <w:textDirection w:val="btLr"/>
                                 </w:pPr>
                               </w:p>
                             </w:txbxContent>
                           </wps:txbx>
-                          <wps:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+                          <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="91425" rIns="91425" bIns="91425" anchor="ctr" anchorCtr="0">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
-                        <pic:pic>
+                        <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:nvPicPr>
-                            <pic:cNvPr descr="Texto, Carta&#10;&#10;O conteúdo gerado por IA pode estar incorreto." id="7" name="Shape 7"/>
+                            <pic:cNvPr id="2402" name="Shape 7" descr="Texto, Carta&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
                             <pic:cNvPicPr preferRelativeResize="0"/>
                           </pic:nvPicPr>
                           <pic:blipFill rotWithShape="1">
                             <a:blip r:embed="rId2">
                               <a:alphaModFix/>
                             </a:blip>
-                            <a:srcRect b="53945" l="12192" r="14936" t="26251"/>
+                            <a:srcRect l="12192" t="26251" r="14936" b="53945"/>
                             <a:stretch/>
                           </pic:blipFill>
                           <pic:spPr>
                             <a:xfrm>
                               <a:off x="0" y="47625"/>
                               <a:ext cx="2381885" cy="808990"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
                               <a:avLst/>
                             </a:prstGeom>
                             <a:noFill/>
                             <a:ln>
                               <a:noFill/>
                             </a:ln>
                           </pic:spPr>
                         </pic:pic>
                       </wpg:grpSp>
                     </wpg:grpSp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
           <w:drawing>
             <wp:anchor allowOverlap="1" behindDoc="0" distB="0" distT="0" distL="114300" distR="114300" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>1823882</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-471183</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4747870" cy="856580"/>
               <wp:effectExtent b="0" l="0" r="0" t="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2331" name="image1.png"/>
               <a:graphic>
                 <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:pic>
                     <pic:nvPicPr>
                       <pic:cNvPr id="0" name="image1.png"/>
                       <pic:cNvPicPr preferRelativeResize="0"/>
                     </pic:nvPicPr>
                     <pic:blipFill>
                       <a:blip r:embed="rId1"/>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </pic:blipFill>
                     <pic:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4747870" cy="856580"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect"/>
                       <a:ln/>
                     </pic:spPr>
                   </pic:pic>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+  <w:p w14:paraId="28B384CA" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
-      <w:rPr/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00F569E6">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="43576E45" w14:textId="77777777" w:rsidR="00E40D4A" w:rsidRDefault="00E40D4A">
     <w:pPr>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
-        <w:b w:val="1"/>
-[...1 lines deleted...]
-        <w:color w:val="4e67c8"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="4E67C8"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="171E125A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="61B00BF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -13115,51 +14753,54 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32632A56"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CE42474C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -13225,25406 +14866,26020 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7725209E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="ECBC939C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Commarcadores"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Commarcadores2"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Listanumerada"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1705250914">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="247345669">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3" w16cid:durableId="467087037">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1222983613">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00E40D4A"/>
+    <w:rsid w:val="00D81B12"/>
+    <w:rsid w:val="00DE2678"/>
+    <w:rsid w:val="00E40D4A"/>
+    <w:rsid w:val="00F569E6"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="36238EED"/>
+  <w15:docId w15:val="{3639482C-D48E-4F1A-B46D-3C3777E75D95}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt_BR"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...13 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="40" w:before="400" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="400" w:after="40" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:smallCaps w:val="1"/>
+      <w:smallCaps/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:smallCaps w:val="1"/>
+      <w:smallCaps/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:before="120" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:smallCaps w:val="1"/>
+      <w:smallCaps/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:before="120" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:smallCaps w:val="1"/>
+      <w:smallCaps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:before="120" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-[...1 lines deleted...]
-      <w:smallCaps w:val="1"/>
+      <w:i/>
+      <w:iCs/>
+      <w:smallCaps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:before="120" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:smallCaps w:val="1"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
       <w:color w:val="262626"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-    </w:rPr>
-[...12 lines deleted...]
-      <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo7Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00DF419B"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:before="120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-      <w:color w:val="262626" w:themeColor="text1" w:themeTint="0000D9"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:caps/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo8Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00DF419B"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:before="120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-      <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="000080"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo9Char"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00DF419B"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...1 lines deleted...]
-      <w:spacing w:after="0" w:before="120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="120" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-      <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="000080"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:caps/>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Fontepargpadro" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-  <w:style w:type="table" w:styleId="Tabelanormal" w:default="1">
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0.0" w:type="dxa"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="Semlista" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-[...2 lines deleted...]
-  <w:style w:type="table" w:styleId="TableNormal" w:customStyle="1">
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal0" w:customStyle="1">
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="404040"/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal1" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal2" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal2">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo1Char" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal3">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
     <w:name w:val="Título 1 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-      <w:caps w:val="1"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:caps/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hashtag1" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Hashtag1">
     <w:name w:val="Hashtag1"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-      <w:color w:val="2b579a"/>
-      <w:shd w:color="auto" w:fill="e6e6e6" w:val="clear"/>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listanumerada" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Listanumerada">
     <w:name w:val="Lista numerada"/>
     <w:basedOn w:val="Normal"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="3"/>
       </w:numPr>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Padro" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Padro">
     <w:name w:val="Padrão"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
     <w:name w:val="Título 2 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-      <w:caps w:val="1"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:caps/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Recuonormal">
     <w:name w:val="Normal Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
     <w:name w:val="Título 3 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-      <w:smallCaps w:val="1"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:smallCaps/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sumrio1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1260"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9830"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:color w:val="694a77"/>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="694A77"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodenotaderodap">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodenotaderodapChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodenotaderodapChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotaderodapChar">
     <w:name w:val="Texto de nota de rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodenotaderodap"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commarcadores">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="720"/>
       </w:tabs>
       <w:spacing w:before="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodecomentrio">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodecomentrioChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodecomentrioChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
     <w:name w:val="Texto de comentário Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodecomentrio"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:color w:val="4e67c8" w:themeColor="accent1"/>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="4E67C8" w:themeColor="accent1"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CabealhoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:color w:val="4e67c8" w:themeColor="accent1"/>
+      <w:b/>
+      <w:noProof/>
+      <w:color w:val="4E67C8" w:themeColor="accent1"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9810"/>
       </w:tabs>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="000080"/>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RodapChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-      <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="000080"/>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaderodap">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdecomentrio">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numerada">
     <w:name w:val="List Number"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:ind w:left="720" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-      <w:color w:val="56c7aa" w:themeColor="hyperlink"/>
+      <w:color w:val="56C7AA" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Textodecomentrio"/>
     <w:next w:val="Textodecomentrio"/>
     <w:link w:val="AssuntodocomentrioChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AssuntodocomentrioChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
     <w:name w:val="Assunto do comentário Char"/>
     <w:basedOn w:val="TextodecomentrioChar"/>
     <w:link w:val="Assuntodocomentrio"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="SemEspaamento">
     <w:name w:val="No Spacing"/>
     <w:link w:val="SemEspaamentoChar"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00DF419B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TtuloChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
     <w:name w:val="Título Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="0000BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:caps/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:spacing w:val="-10"/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commarcadores2">
     <w:name w:val="List Bullet 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:spacing w:before="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabeladeimagens" w:customStyle="1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tabeladeimagens">
     <w:name w:val="Tabela de imagens"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D90F4C"/>
     <w:tblPr/>
     <w:trPr>
-      <w:cantSplit w:val="1"/>
+      <w:cantSplit/>
     </w:trPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
     <w:name w:val="Título 4 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-      <w:caps w:val="1"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:caps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo5Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
     <w:name w:val="Título 5 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...2 lines deleted...]
-      <w:caps w:val="1"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:caps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo6Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
     <w:name w:val="Título 6 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-      <w:color w:val="262626" w:themeColor="text1" w:themeTint="0000D9"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo7Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
     <w:name w:val="Título 7 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo7"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-      <w:color w:val="262626" w:themeColor="text1" w:themeTint="0000D9"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:caps/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo8Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
     <w:name w:val="Título 8 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo8"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-      <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="000080"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:caps/>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Ttulo9Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Char">
     <w:name w:val="Título 9 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulo9"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-      <w:color w:val="7f7f7f" w:themeColor="text1" w:themeTint="000080"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:caps/>
+      <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sumrio2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="900"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9830"/>
       </w:tabs>
       <w:spacing w:before="80"/>
       <w:ind w:left="907" w:right="576" w:hanging="547"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof w:val="1"/>
+      <w:noProof/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sumrio3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
+      <w:keepNext/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1620"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9830"/>
       </w:tabs>
       <w:spacing w:before="80"/>
       <w:ind w:left="900"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof w:val="1"/>
+      <w:noProof/>
       <w:sz w:val="20"/>
       <w14:scene3d>
         <w14:camera w14:prst="orthographicFront"/>
-        <w14:lightRig w14:dir="t" w14:rig="threePt"/>
+        <w14:lightRig w14:rig="threePt" w14:dir="t">
+          <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+        </w14:lightRig>
       </w14:scene3d>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ndicedeilustraes">
     <w:name w:val="table of figures"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1350"/>
         <w:tab w:val="right" w:leader="dot" w:pos="9825"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:ind w:left="1354" w:right="576" w:hanging="1354"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof w:val="1"/>
+      <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numerada2">
     <w:name w:val="List Number 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1440"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:ind w:left="1440" w:hanging="720"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="HiperlinkVisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-      <w:color w:val="59a8d1" w:themeColor="followedHyperlink"/>
+      <w:color w:val="59A8D1" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
-      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TtulodoLivro">
     <w:name w:val="Book Title"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="33"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:b w:val="1"/>
-[...1 lines deleted...]
-      <w:smallCaps w:val="1"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
       <w:spacing w:val="7"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CabealhodoSumrio">
     <w:name w:val="TOC Heading"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00DF419B"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Nome" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Nome">
     <w:name w:val="Nome"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:color w:val="4e67c8" w:themeColor="accent1"/>
+      <w:b/>
+      <w:color w:val="4E67C8" w:themeColor="accent1"/>
       <w:sz w:val="42"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Endereo" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Endereo">
     <w:name w:val="Endereço"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Data">
     <w:name w:val="Date"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="DataChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:before="600"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Legenda">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="35"/>
-    <w:semiHidden w:val="1"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:rsid w:val="00DF419B"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DataChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="DataChar">
     <w:name w:val="Data Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Data"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Saudao">
     <w:name w:val="Salutation"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SaudaoChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
-      <w:spacing w:after="480" w:before="480"/>
+      <w:spacing w:before="480" w:after="480"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="a7ea52" w:themeColor="accent3"/>
+      <w:color w:val="A7EA52" w:themeColor="accent3"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SaudaoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SaudaoChar">
     <w:name w:val="Saudação Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Saudao"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-      <w:color w:val="a7ea52" w:themeColor="accent3"/>
+      <w:color w:val="A7EA52" w:themeColor="accent3"/>
       <w:sz w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Assinatura">
     <w:name w:val="Signature"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AssinaturaChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D90F4C"/>
   </w:style>
-  <w:style w:type="character" w:styleId="AssinaturaChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="AssinaturaChar">
     <w:name w:val="Assinatura Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Assinatura"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TextodoEspaoReservado">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Meno">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-      <w:color w:val="2b579a"/>
-      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="111111">
     <w:name w:val="Outline List 2"/>
     <w:basedOn w:val="Semlista"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
   </w:style>
   <w:style w:type="numbering" w:styleId="1ai">
     <w:name w:val="Outline List 1"/>
     <w:basedOn w:val="Semlista"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
   </w:style>
   <w:style w:type="character" w:styleId="CdigoHTML">
     <w:name w:val="HTML Code"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="VarivelHTML">
     <w:name w:val="HTML Variable"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-      <w:i w:val="1"/>
-      <w:iCs w:val="1"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndereoHTML">
     <w:name w:val="HTML Address"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndereoHTMLChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-      <w:iCs w:val="1"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndereoHTMLChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndereoHTMLChar">
     <w:name w:val="Endereço HTML Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="EndereoHTML"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-      <w:i w:val="1"/>
-      <w:iCs w:val="1"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefinioHTML">
     <w:name w:val="HTML Definition"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-      <w:i w:val="1"/>
-      <w:iCs w:val="1"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CitaoHTML">
     <w:name w:val="HTML Cite"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-      <w:i w:val="1"/>
-      <w:iCs w:val="1"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MquinadeescreverHTML">
     <w:name w:val="HTML Typewriter"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ExemploHTML">
     <w:name w:val="HTML Sample"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="AcrnimoHTML">
     <w:name w:val="HTML Acronym"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="TecladoHTML">
     <w:name w:val="HTML Keyboard"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pr-formataoHTML">
     <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Pr-formataoHTMLChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Pr-formataoHTMLChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Pr-formataoHTMLChar">
     <w:name w:val="Pré-formatação HTML Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Pr-formataoHTML"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sumrio4">
     <w:name w:val="toc 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="840"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sumrio5">
     <w:name w:val="toc 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sumrio6">
     <w:name w:val="toc 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1400"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sumrio7">
     <w:name w:val="toc 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1680"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sumrio8">
     <w:name w:val="toc 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="1960"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sumrio9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="2240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="RefernciaSutil">
     <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="31"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:smallCaps w:val="1"/>
-[...1 lines deleted...]
-      <w:u w:color="7f7f7f" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+      <w:smallCaps/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:u w:val="single" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfaseSutil">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="19"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:i w:val="1"/>
-[...1 lines deleted...]
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaprofissional">
     <w:name w:val="Table Professional"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-        <w:shd w:color="000000" w:fill="ffffff" w:val="solid"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaMdia1">
     <w:name w:val="Medium List 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="65"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
-        <w:bottom w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:bottom w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="212745" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
-          <w:bottom w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:bottom w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="c0c0c0" w:themeFill="text1" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="c0c0c0" w:themeFill="text1" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaMdia1-nfase1">
     <w:name w:val="Medium List 1 Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="65"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
-        <w:bottom w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:bottom w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="212745" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
-          <w:bottom w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:bottom w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent1" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent1" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaMdia1-nfase2">
     <w:name w:val="Medium List 1 Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="65"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
-        <w:bottom w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:bottom w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="212745" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
-          <w:bottom w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:bottom w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbf9ff" w:themeFill="accent2" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF9FF" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbf9ff" w:themeFill="accent2" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF9FF" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaMdia1-nfase3">
     <w:name w:val="Medium List 1 Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="65"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
-        <w:bottom w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:bottom w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="212745" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
-          <w:bottom w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:bottom w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="e9f9d4" w:themeFill="accent3" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F9D4" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="e9f9d4" w:themeFill="accent3" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F9D4" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaMdia1-nfase4">
     <w:name w:val="Medium List 1 Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="65"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
-        <w:bottom w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:bottom w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="212745" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
-          <w:bottom w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:bottom w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent4" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent4" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaMdia1-nfase5">
     <w:name w:val="Medium List 1 Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="65"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
-        <w:bottom w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:bottom w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="212745" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
-          <w:bottom w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:bottom w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f9fdfe" w:themeFill="accent5" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9FDFE" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f9fdfe" w:themeFill="accent5" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9FDFE" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaMdia1-nfase6">
     <w:name w:val="Medium List 1 Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="65"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
-        <w:bottom w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-          <w:bottom w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="212745" w:themeColor="text2"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
-          <w:bottom w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:bottom w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbcfc8" w:themeFill="accent6" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCFC8" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbcfc8" w:themeFill="accent6" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCFC8" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaMdia2">
     <w:name w:val="Medium List 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="66"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="c0c0c0" w:themeFill="text1" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="c0c0c0" w:themeFill="text1" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaMdia2-nfase1">
     <w:name w:val="Medium List 2 Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="66"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent1" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent1" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaMdia2-nfase2">
     <w:name w:val="Medium List 2 Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="66"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbf9ff" w:themeFill="accent2" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF9FF" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbf9ff" w:themeFill="accent2" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF9FF" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaMdia2-nfase3">
     <w:name w:val="Medium List 2 Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="66"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f9d4" w:themeFill="accent3" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F9D4" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f9d4" w:themeFill="accent3" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F9D4" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaMdia2-nfase4">
     <w:name w:val="Medium List 2 Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="66"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent4" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent4" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaMdia2-nfase5">
     <w:name w:val="Medium List 2 Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="66"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="f9fdfe" w:themeFill="accent5" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9FDFE" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="f9fdfe" w:themeFill="accent5" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9FDFE" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaMdia2-nfase6">
     <w:name w:val="Medium List 2 Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="66"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbcfc8" w:themeFill="accent6" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCFC8" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbcfc8" w:themeFill="accent6" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCFC8" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoMdio1">
     <w:name w:val="Medium Shading 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="63"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="404040" w:space="0" w:sz="8" w:themeColor="text1" w:themeTint="0000BF" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="404040" w:space="0" w:sz="8" w:themeColor="text1" w:themeTint="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="c0c0c0" w:themeFill="text1" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-        <w:shd w:color="auto" w:fill="c0c0c0" w:themeFill="text1" w:themeFillTint="00003F" w:val="clear"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase1">
     <w:name w:val="Medium Shading 1 Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="63"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="7a8cd5" w:space="0" w:sz="8" w:themeColor="accent1" w:themeTint="0000BF" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="7a8cd5" w:space="0" w:sz="8" w:themeColor="accent1" w:themeTint="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent1" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent1" w:themeFillTint="00003F" w:val="clear"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase2">
     <w:name w:val="Medium Shading 1 Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="63"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f3edff" w:space="0" w:sz="8" w:themeColor="accent2" w:themeTint="0000BF" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="f3edff" w:space="0" w:sz="8" w:themeColor="accent2" w:themeTint="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbf9ff" w:themeFill="accent2" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF9FF" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbf9ff" w:themeFill="accent2" w:themeFillTint="00003F" w:val="clear"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF9FF" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase3">
     <w:name w:val="Medium Shading 1 Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="63"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="bcef7d" w:space="0" w:sz="8" w:themeColor="accent3" w:themeTint="0000BF" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="bcef7d" w:space="0" w:sz="8" w:themeColor="accent3" w:themeTint="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="e9f9d4" w:themeFill="accent3" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F9D4" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f9d4" w:themeFill="accent3" w:themeFillTint="00003F" w:val="clear"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F9D4" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase4">
     <w:name w:val="Medium Shading 1 Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="63"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="7a8cd5" w:space="0" w:sz="8" w:themeColor="accent4" w:themeTint="0000BF" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="7a8cd5" w:space="0" w:sz="8" w:themeColor="accent4" w:themeTint="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent4" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent4" w:themeFillTint="00003F" w:val="clear"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase5">
     <w:name w:val="Medium Shading 1 Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="63"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="eef9fd" w:space="0" w:sz="8" w:themeColor="accent5" w:themeTint="0000BF" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="eef9fd" w:space="0" w:sz="8" w:themeColor="accent5" w:themeTint="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f9fdfe" w:themeFill="accent5" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9FDFE" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-        <w:shd w:color="auto" w:fill="f9fdfe" w:themeFill="accent5" w:themeFillTint="00003F" w:val="clear"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9FDFE" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoMdio1-nfase6">
     <w:name w:val="Medium Shading 1 Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="63"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f4705a" w:space="0" w:sz="8" w:themeColor="accent6" w:themeTint="0000BF" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="f4705a" w:space="0" w:sz="8" w:themeColor="accent6" w:themeTint="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbcfc8" w:themeFill="accent6" w:themeFillTint="00003F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCFC8" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbcfc8" w:themeFill="accent6" w:themeFillTint="00003F" w:val="clear"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCFC8" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoMdio2">
     <w:name w:val="Medium Shading 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="64"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="18" w:val="single"/>
-        <w:bottom w:color="auto" w:space="0" w:sz="18" w:val="single"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="6" w:val="double"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d8d8d8" w:themeFill="background1" w:themeFillShade="0000D8" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d8d8d8" w:themeFill="background1" w:themeFillShade="0000D8" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="18" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...9 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase1">
     <w:name w:val="Medium Shading 2 Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="64"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="18" w:val="single"/>
-        <w:bottom w:color="auto" w:space="0" w:sz="18" w:val="single"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="6" w:val="double"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d8d8d8" w:themeFill="background1" w:themeFillShade="0000D8" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d8d8d8" w:themeFill="background1" w:themeFillShade="0000D8" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="18" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...9 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase2">
     <w:name w:val="Medium Shading 2 Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="64"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="18" w:val="single"/>
-        <w:bottom w:color="auto" w:space="0" w:sz="18" w:val="single"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="6" w:val="double"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d8d8d8" w:themeFill="background1" w:themeFillShade="0000D8" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d8d8d8" w:themeFill="background1" w:themeFillShade="0000D8" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="18" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...9 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase3">
     <w:name w:val="Medium Shading 2 Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="64"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="18" w:val="single"/>
-        <w:bottom w:color="auto" w:space="0" w:sz="18" w:val="single"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="6" w:val="double"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d8d8d8" w:themeFill="background1" w:themeFillShade="0000D8" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d8d8d8" w:themeFill="background1" w:themeFillShade="0000D8" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="18" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...9 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase4">
     <w:name w:val="Medium Shading 2 Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="64"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="18" w:val="single"/>
-        <w:bottom w:color="auto" w:space="0" w:sz="18" w:val="single"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="6" w:val="double"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d8d8d8" w:themeFill="background1" w:themeFillShade="0000D8" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d8d8d8" w:themeFill="background1" w:themeFillShade="0000D8" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="18" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...9 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase5">
     <w:name w:val="Medium Shading 2 Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="64"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="18" w:val="single"/>
-        <w:bottom w:color="auto" w:space="0" w:sz="18" w:val="single"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="6" w:val="double"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d8d8d8" w:themeFill="background1" w:themeFillShade="0000D8" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d8d8d8" w:themeFill="background1" w:themeFillShade="0000D8" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="18" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...9 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoMdio2-nfase6">
     <w:name w:val="Medium Shading 2 Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="64"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="18" w:val="single"/>
-        <w:bottom w:color="auto" w:space="0" w:sz="18" w:val="single"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="6" w:val="double"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d8d8d8" w:themeFill="background1" w:themeFillShade="0000D8" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d8d8d8" w:themeFill="background1" w:themeFillShade="0000D8" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="18" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...9 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia1">
     <w:name w:val="Medium Grid 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="67"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="404040" w:space="0" w:sz="8" w:themeColor="text1" w:themeTint="0000BF" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="404040" w:space="0" w:sz="8" w:themeColor="text1" w:themeTint="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="c0c0c0" w:themeFill="text1" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="404040" w:space="0" w:sz="18" w:themeColor="text1" w:themeTint="0000BF" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia1-nfase1">
     <w:name w:val="Medium Grid 1 Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="67"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="7a8cd5" w:space="0" w:sz="8" w:themeColor="accent1" w:themeTint="0000BF" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="7a8cd5" w:space="0" w:sz="8" w:themeColor="accent1" w:themeTint="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent1" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="7a8cd5" w:space="0" w:sz="18" w:themeColor="accent1" w:themeTint="0000BF" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7A8CD5" w:themeColor="accent1" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent1" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent1" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia1-nfase2">
     <w:name w:val="Medium Grid 1 Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="67"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f3edff" w:space="0" w:sz="8" w:themeColor="accent2" w:themeTint="0000BF" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f3edff" w:space="0" w:sz="8" w:themeColor="accent2" w:themeTint="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fbf9ff" w:themeFill="accent2" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBF9FF" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="f3edff" w:space="0" w:sz="18" w:themeColor="accent2" w:themeTint="0000BF" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F3EDFF" w:themeColor="accent2" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f7f3ff" w:themeFill="accent2" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7F3FF" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f7f3ff" w:themeFill="accent2" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7F3FF" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia1-nfase3">
     <w:name w:val="Medium Grid 1 Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="67"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="bcef7d" w:space="0" w:sz="8" w:themeColor="accent3" w:themeTint="0000BF" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="bcef7d" w:space="0" w:sz="8" w:themeColor="accent3" w:themeTint="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="e9f9d4" w:themeFill="accent3" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E9F9D4" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="bcef7d" w:space="0" w:sz="18" w:themeColor="accent3" w:themeTint="0000BF" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="BCEF7D" w:themeColor="accent3" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d2f4a8" w:themeFill="accent3" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2F4A8" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d2f4a8" w:themeFill="accent3" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2F4A8" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia1-nfase4">
     <w:name w:val="Medium Grid 1 Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="67"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="7a8cd5" w:space="0" w:sz="8" w:themeColor="accent4" w:themeTint="0000BF" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="7a8cd5" w:space="0" w:sz="8" w:themeColor="accent4" w:themeTint="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent4" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="7a8cd5" w:space="0" w:sz="18" w:themeColor="accent4" w:themeTint="0000BF" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7A8CD5" w:themeColor="accent4" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent4" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent4" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia1-nfase5">
     <w:name w:val="Medium Grid 1 Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="67"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="eef9fd" w:space="0" w:sz="8" w:themeColor="accent5" w:themeTint="0000BF" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="eef9fd" w:space="0" w:sz="8" w:themeColor="accent5" w:themeTint="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="f9fdfe" w:themeFill="accent5" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F9FDFE" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="eef9fd" w:space="0" w:sz="18" w:themeColor="accent5" w:themeTint="0000BF" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="EEF9FD" w:themeColor="accent5" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f4fbfe" w:themeFill="accent5" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4FBFE" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f4fbfe" w:themeFill="accent5" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4FBFE" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia1-nfase6">
     <w:name w:val="Medium Grid 1 Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="67"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f4705a" w:space="0" w:sz="8" w:themeColor="accent6" w:themeTint="0000BF" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f4705a" w:space="0" w:sz="8" w:themeColor="accent6" w:themeTint="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fbcfc8" w:themeFill="accent6" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBCFC8" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="f4705a" w:space="0" w:sz="18" w:themeColor="accent6" w:themeTint="0000BF" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F4705A" w:themeColor="accent6" w:themeTint="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f89f91" w:themeFill="accent6" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F89F91" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f89f91" w:themeFill="accent6" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F89F91" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia2">
     <w:name w:val="Medium Grid 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="68"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="c0c0c0" w:themeFill="text1" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="e6e6e6" w:themeFill="text1" w:themeFillTint="000019" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="12" w:themeColor="text1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:color="000000" w:space="0" w:sz="6" w:themeColor="text1" w:val="single"/>
-[...2 lines deleted...]
-        <w:shd w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="00007F" w:val="clear"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia2-nfase1">
     <w:name w:val="Medium Grid 2 Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="68"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent1" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edeff9" w:themeFill="accent1" w:themeFillTint="000019" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEFF9" w:themeFill="accent1" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="12" w:themeColor="text1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent1" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:color="4e67c8" w:space="0" w:sz="6" w:themeColor="accent1" w:val="single"/>
-[...2 lines deleted...]
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent1" w:themeFillTint="00007F" w:val="clear"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia2-nfase2">
     <w:name w:val="Medium Grid 2 Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="68"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fbf9ff" w:themeFill="accent2" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBF9FF" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fdfcff" w:themeFill="accent2" w:themeFillTint="000019" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDFCFF" w:themeFill="accent2" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="12" w:themeColor="text1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f7f3ff" w:themeFill="accent2" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7F3FF" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:color="efe7ff" w:space="0" w:sz="6" w:themeColor="accent2" w:val="single"/>
-[...2 lines deleted...]
-        <w:shd w:color="auto" w:fill="f7f3ff" w:themeFill="accent2" w:themeFillTint="00007F" w:val="clear"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7F3FF" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia2-nfase3">
     <w:name w:val="Medium Grid 2 Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="68"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="e9f9d4" w:themeFill="accent3" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E9F9D4" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f6fded" w:themeFill="accent3" w:themeFillTint="000019" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6FDED" w:themeFill="accent3" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="12" w:themeColor="text1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d2f4a8" w:themeFill="accent3" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2F4A8" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:color="a7ea52" w:space="0" w:sz="6" w:themeColor="accent3" w:val="single"/>
-[...2 lines deleted...]
-        <w:shd w:color="auto" w:fill="d2f4a8" w:themeFill="accent3" w:themeFillTint="00007F" w:val="clear"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2F4A8" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia2-nfase4">
     <w:name w:val="Medium Grid 2 Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="68"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent4" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edeff9" w:themeFill="accent4" w:themeFillTint="000019" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEFF9" w:themeFill="accent4" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="12" w:themeColor="text1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent4" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:color="4e67c8" w:space="0" w:sz="6" w:themeColor="accent4" w:val="single"/>
-[...2 lines deleted...]
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent4" w:themeFillTint="00007F" w:val="clear"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia2-nfase5">
     <w:name w:val="Medium Grid 2 Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="68"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="f9fdfe" w:themeFill="accent5" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F9FDFE" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcfefe" w:themeFill="accent5" w:themeFillTint="000019" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCFEFE" w:themeFill="accent5" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="12" w:themeColor="text1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f4fbfe" w:themeFill="accent5" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4FBFE" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:color="e9f8fd" w:space="0" w:sz="6" w:themeColor="accent5" w:val="single"/>
-[...2 lines deleted...]
-        <w:shd w:color="auto" w:fill="f4fbfe" w:themeFill="accent5" w:themeFillTint="00007F" w:val="clear"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4FBFE" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia2-nfase6">
     <w:name w:val="Medium Grid 2 Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="68"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fbcfc8" w:themeFill="accent6" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBCFC8" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fdece9" w:themeFill="accent6" w:themeFillTint="000019" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDECE9" w:themeFill="accent6" w:themeFillTint="19"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="12" w:themeColor="text1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f89f91" w:themeFill="accent6" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F89F91" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:insideH w:color="f14124" w:space="0" w:sz="6" w:themeColor="accent6" w:val="single"/>
-[...2 lines deleted...]
-        <w:shd w:color="auto" w:fill="f89f91" w:themeFill="accent6" w:themeFillTint="00007F" w:val="clear"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F89F91" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia3">
     <w:name w:val="Medium Grid 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="69"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="6" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="c0c0c0" w:themeFill="text1" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...9 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia3-nfase1">
     <w:name w:val="Medium Grid 3 Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="69"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="6" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent1" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent1" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...9 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent1" w:themeFillTint="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent1" w:themeFillTint="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia3-nfase2">
     <w:name w:val="Medium Grid 3 Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="69"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="6" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fbf9ff" w:themeFill="accent2" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBF9FF" w:themeFill="accent2" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...9 lines deleted...]
-        <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="f7f3ff" w:themeFill="accent2" w:themeFillTint="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7F3FF" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="f7f3ff" w:themeFill="accent2" w:themeFillTint="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7F3FF" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia3-nfase3">
     <w:name w:val="Medium Grid 3 Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="69"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="6" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="e9f9d4" w:themeFill="accent3" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E9F9D4" w:themeFill="accent3" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...9 lines deleted...]
-        <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="d2f4a8" w:themeFill="accent3" w:themeFillTint="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2F4A8" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="d2f4a8" w:themeFill="accent3" w:themeFillTint="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2F4A8" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia3-nfase4">
     <w:name w:val="Medium Grid 3 Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="69"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="6" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent4" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent4" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...9 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent4" w:themeFillTint="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent4" w:themeFillTint="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia3-nfase5">
     <w:name w:val="Medium Grid 3 Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="69"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="6" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="f9fdfe" w:themeFill="accent5" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F9FDFE" w:themeFill="accent5" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...9 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="f4fbfe" w:themeFill="accent5" w:themeFillTint="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4FBFE" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="f4fbfe" w:themeFill="accent5" w:themeFillTint="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4FBFE" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeMdia3-nfase6">
     <w:name w:val="Medium Grid 3 Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="69"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="6" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fbcfc8" w:themeFill="accent6" w:themeFillTint="00003F" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBCFC8" w:themeFill="accent6" w:themeFillTint="3F"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...9 lines deleted...]
-        <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="f89f91" w:themeFill="accent6" w:themeFillTint="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F89F91" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="8" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="f89f91" w:themeFill="accent6" w:themeFillTint="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F89F91" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Bibliografia">
     <w:name w:val="Bibliography"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="37"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hashtag">
     <w:name w:val="Hashtag"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-      <w:color w:val="2b579a"/>
-      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealhodamensagem">
     <w:name w:val="Message Header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhodamensagemChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:color="auto" w:space="1" w:sz="6" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="auto" w:space="1" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
-      <w:shd w:color="auto" w:fill="auto" w:val="pct20"/>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1080" w:hanging="1080"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CabealhodamensagemChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CabealhodamensagemChar">
     <w:name w:val="Cabeçalho da mensagem Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealhodamensagem"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Candara" w:hAnsi="Candara" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:ascii="Candara" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Candara" w:cstheme="majorBidi"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:shd w:color="auto" w:fill="auto" w:val="pct20"/>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaelegante">
     <w:name w:val="Table Elegant"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="6" w:val="double"/>
-[...4 lines deleted...]
-        <w:insideV w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:caps w:val="1"/>
+        <w:caps/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista">
     <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:left="360" w:hanging="360"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista2">
     <w:name w:val="List 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="360"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista3">
     <w:name w:val="List 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:left="1080" w:hanging="360"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista4">
     <w:name w:val="List 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:left="1440" w:hanging="360"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lista5">
     <w:name w:val="List 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:left="1800" w:hanging="360"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaemlista1">
     <w:name w:val="Table List 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="008080" w:space="0" w:sz="12" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="008080" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="008080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="008080"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...2 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
         <w:color w:val="800000"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...3 lines deleted...]
-        <w:shd w:color="c0c0c0" w:fill="ffffff" w:val="solid"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-        <w:shd w:color="c0c0c0" w:fill="ffffff" w:val="solid"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaemlista2">
     <w:name w:val="Table List 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="2"/>
       <w:tblBorders>
-        <w:bottom w:color="808080" w:space="0" w:sz="12" w:val="single"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="008080" w:fill="008000" w:val="pct75"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct75" w:color="008080" w:fill="008000"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-        <w:shd w:color="00ff00" w:fill="ffffff" w:val="pct20"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="00FF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaemlista3">
     <w:name w:val="Table List 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...1 lines deleted...]
-        <w:insideH w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
-        <w:i w:val="1"/>
-        <w:iCs w:val="1"/>
+        <w:i/>
+        <w:iCs/>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaemlista4">
     <w:name w:val="Table List 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="808080" w:fill="ffffff" w:val="solid"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="808080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaemlista5">
     <w:name w:val="Table List 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaemlista6">
     <w:name w:val="Table List 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="000000" w:fill="ffffff" w:val="pct50"/>
+      <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-        <w:shd w:color="000000" w:fill="ffffff" w:val="pct25"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaemlista7">
     <w:name w:val="Table List 7"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="008000" w:space="0" w:sz="12" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...9 lines deleted...]
-        <w:shd w:color="c0c0c0" w:fill="ffffff" w:val="solid"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-        <w:shd w:color="000000" w:fill="ffffff" w:val="pct20"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-        <w:shd w:color="ffff00" w:fill="ffffff" w:val="pct25"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaemlista8">
     <w:name w:val="Table List 8"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideV w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="ffff00" w:fill="ffffff" w:val="solid"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-        <w:shd w:color="ffff00" w:fill="ffffff" w:val="pct25"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-        <w:shd w:color="ff0000" w:fill="ffffff" w:val="pct50"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="FF0000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listadecontinuao">
     <w:name w:val="List Continue"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listadecontinuao2">
     <w:name w:val="List Continue 2"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listadecontinuao3">
     <w:name w:val="List Continue 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1080"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listadecontinuao4">
     <w:name w:val="List Continue 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1440"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Listadecontinuao5">
     <w:name w:val="List Continue 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="1800"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PargrafodaLista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numerada3">
     <w:name w:val="List Number 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numerada4">
     <w:name w:val="List Number 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Numerada5">
     <w:name w:val="List Number 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commarcadores3">
     <w:name w:val="List Bullet 3"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commarcadores4">
     <w:name w:val="List Bullet 4"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Commarcadores5">
     <w:name w:val="List Bullet 5"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
-      <w:contextualSpacing w:val="1"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SubttuloChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
     <w:name w:val="Subtítulo Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="0000A6"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:smallCaps/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaclssica1">
     <w:name w:val="Table Classic 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-        <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:i w:val="1"/>
-[...7 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaclssica2">
     <w:name w:val="Table Classic 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-        <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:color w:val="ffffff"/>
-[...8 lines deleted...]
-        <w:shd w:color="800080" w:fill="ffffff" w:val="solid"/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="c0c0c0" w:fill="ffffff" w:val="solid"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-        <w:shd w:color="800080" w:fill="ffffff" w:val="solid"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaclssica3">
     <w:name w:val="Table Classic 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000080"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="c0c0c0" w:fill="ffffff" w:val="solid"/>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="000080" w:fill="ffffff" w:val="solid"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...3 lines deleted...]
-        <w:shd w:color="ffffff" w:fill="ffffff" w:val="solid"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaclssica4">
     <w:name w:val="Table Classic 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="000080" w:fill="ffffff" w:val="pct50"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...3 lines deleted...]
-        <w:shd w:color="000000" w:fill="ffffff" w:val="pct50"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodemacro">
     <w:name w:val="macro"/>
     <w:link w:val="TextodemacroChar"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="480"/>
         <w:tab w:val="left" w:pos="960"/>
         <w:tab w:val="left" w:pos="1440"/>
         <w:tab w:val="left" w:pos="1920"/>
         <w:tab w:val="left" w:pos="2400"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3360"/>
         <w:tab w:val="left" w:pos="3840"/>
         <w:tab w:val="left" w:pos="4320"/>
       </w:tabs>
       <w:spacing w:after="0"/>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodemacroChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodemacroChar">
     <w:name w:val="Texto de macro Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodemacro"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Remetente">
     <w:name w:val="envelope return"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotadefim">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodenotadefim">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodenotadefimChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodenotadefimChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodenotadefimChar">
     <w:name w:val="Texto de nota de fim Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodenotadefim"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ndicedeautoridades">
     <w:name w:val="table of authorities"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="280" w:hanging="280"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulodendicedeautoridades">
     <w:name w:val="toa heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citao">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitaoChar"/>
     <w:uiPriority w:val="29"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00DF419B"/>
     <w:pPr>
       <w:spacing w:before="160" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720" w:right="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CitaoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
     <w:name w:val="Citação Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Citao"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="25"/>
       <w:szCs w:val="25"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfase">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="20"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:i w:val="1"/>
-      <w:iCs w:val="1"/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaColorida">
     <w:name w:val="Colorful List"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="72"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="e6e6e6" w:themeFill="text1" w:themeFillTint="000019" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="ae85ff" w:themeFill="accent2" w:themeFillShade="0000CC" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="AE85FF" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="AE85FF" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="c0c0c0" w:themeFill="text1" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaColorida-nfase1">
     <w:name w:val="Colorful List Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="72"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="edeff9" w:themeFill="accent1" w:themeFillTint="000019" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDEFF9" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="ae85ff" w:themeFill="accent2" w:themeFillShade="0000CC" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="AE85FF" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="AE85FF" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent1" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaColorida-nfase2">
     <w:name w:val="Colorful List Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="72"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fdfcff" w:themeFill="accent2" w:themeFillTint="000019" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDFCFF" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="ae85ff" w:themeFill="accent2" w:themeFillShade="0000CC" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="AE85FF" w:themeFill="accent2" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="AE85FF" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbf9ff" w:themeFill="accent2" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF9FF" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaColorida-nfase3">
     <w:name w:val="Colorful List Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="72"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="f6fded" w:themeFill="accent3" w:themeFillTint="000019" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F6FDED" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="344ca9" w:themeFill="accent4" w:themeFillShade="0000CC" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="344CA9" w:themeFill="accent4" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="344CA9" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f9d4" w:themeFill="accent3" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F9D4" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaColorida-nfase4">
     <w:name w:val="Colorful List Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="72"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="edeff9" w:themeFill="accent4" w:themeFillTint="000019" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDEFF9" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="89e11b" w:themeFill="accent3" w:themeFillShade="0000CC" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="89E11B" w:themeFill="accent3" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="89E11B" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent4" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaColorida-nfase5">
     <w:name w:val="Colorful List Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="72"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fcfefe" w:themeFill="accent5" w:themeFillTint="000019" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FCFEFE" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="d0280d" w:themeFill="accent6" w:themeFillShade="0000CC" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0280D" w:themeFill="accent6" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="D0280D" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="f9fdfe" w:themeFill="accent5" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9FDFE" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaColorida-nfase6">
     <w:name w:val="Colorful List Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="72"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fdece9" w:themeFill="accent6" w:themeFillTint="000019" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDECE9" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="8fdbf5" w:themeFill="accent5" w:themeFillShade="0000CC" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8FDBF5" w:themeFill="accent5" w:themeFillShade="CC"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="8FDBF5" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbcfc8" w:themeFill="accent6" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCFC8" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacolorida1">
     <w:name w:val="Table Colorful 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ffffff"/>
+      <w:color w:val="FFFFFF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="008080" w:space="0" w:sz="12" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="00ffff" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="00FFFF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="008080" w:fill="ffffff" w:val="solid"/>
+      <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="000000" w:fill="ffffff" w:val="solid"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="000080" w:fill="ffffff" w:val="solid"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-        <w:shd w:color="000000" w:fill="ffffff" w:val="solid"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacolorida2">
     <w:name w:val="Table Colorful 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="ffff00" w:fill="ffffff" w:val="pct20"/>
+      <w:shd w:val="pct20" w:color="FFFF00" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="800000" w:fill="ffffff" w:val="solid"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-        <w:shd w:color="c0c0c0" w:fill="ffffff" w:val="solid"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacolorida3">
     <w:name w:val="Table Colorful 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="18" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="c0c0c0" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="008080" w:fill="ffffff" w:val="pct25"/>
+      <w:shd w:val="pct25" w:color="008080" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...3 lines deleted...]
-        <w:shd w:color="008080" w:fill="ffffff" w:val="solid"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="000000" w:space="0" w:sz="36" w:val="single"/>
-[...4 lines deleted...]
-        <w:shd w:color="008080" w:fill="ffffff" w:val="solid"/>
+          <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...9 lines deleted...]
-        <w:shd w:color="000000" w:fill="ffffff" w:val="solid"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoColorido">
     <w:name w:val="Colorful Shading"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="71"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="efe7ff" w:space="0" w:sz="24" w:themeColor="accent2" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="e6e6e6" w:themeFill="text1" w:themeFillTint="000019" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="000099" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="000099" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="0000BF" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoEscuro-nfase1">
     <w:name w:val="Colorful Shading Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="71"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="efe7ff" w:space="0" w:sz="24" w:themeColor="accent2" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="edeff9" w:themeFill="accent1" w:themeFillTint="000019" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDEFF9" w:themeFill="accent1" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="27397f" w:themeFill="accent1" w:themeFillShade="000099" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="27397F" w:themeFill="accent1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="27397f" w:themeFill="accent1" w:themeFillShade="000099" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="27397F" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="27397F" w:themeFill="accent1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="27397f" w:themeFill="accent1" w:themeFillShade="000099" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="27397F" w:themeFill="accent1" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="b8c1e9" w:themeFill="accent1" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8C1E9" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent1" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoColorido-nfase2">
     <w:name w:val="Colorful Shading Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="71"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="efe7ff" w:space="0" w:sz="24" w:themeColor="accent2" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fdfcff" w:themeFill="accent2" w:themeFillTint="000019" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDFCFF" w:themeFill="accent2" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="6d24ff" w:themeFill="accent2" w:themeFillShade="000099" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6D24FF" w:themeFill="accent2" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="6d24ff" w:themeFill="accent2" w:themeFillShade="000099" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="6D24FF" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6D24FF" w:themeFill="accent2" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="6d24ff" w:themeFill="accent2" w:themeFillShade="000099" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="6D24FF" w:themeFill="accent2" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f8f5ff" w:themeFill="accent2" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8F5FF" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f7f3ff" w:themeFill="accent2" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7F3FF" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoColorido-nfase3">
     <w:name w:val="Colorful Shading Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="71"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="24" w:themeColor="accent4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="f6fded" w:themeFill="accent3" w:themeFillTint="000019" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F6FDED" w:themeFill="accent3" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="67a814" w:themeFill="accent3" w:themeFillShade="000099" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="67A814" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="67a814" w:themeFill="accent3" w:themeFillShade="000099" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="67A814" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="67A814" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="67a814" w:themeFill="accent3" w:themeFillShade="000099" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="67A814" w:themeFill="accent3" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbf6b9" w:themeFill="accent3" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBF6B9" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d2f4a8" w:themeFill="accent3" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2F4A8" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoColorido-nfase4">
     <w:name w:val="Colorful Shading Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="71"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="a7ea52" w:space="0" w:sz="24" w:themeColor="accent3" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="edeff9" w:themeFill="accent4" w:themeFillTint="000019" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDEFF9" w:themeFill="accent4" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="27397f" w:themeFill="accent4" w:themeFillShade="000099" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="27397F" w:themeFill="accent4" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="27397f" w:themeFill="accent4" w:themeFillShade="000099" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="27397F" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="27397F" w:themeFill="accent4" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="27397f" w:themeFill="accent4" w:themeFillShade="000099" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="27397F" w:themeFill="accent4" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="b8c1e9" w:themeFill="accent4" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8C1E9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent4" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoColorido-nfase5">
     <w:name w:val="Colorful Shading Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="71"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f14124" w:space="0" w:sz="24" w:themeColor="accent6" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fcfefe" w:themeFill="accent5" w:themeFillTint="000019" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FCFEFE" w:themeFill="accent5" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="36bfec" w:themeFill="accent5" w:themeFillShade="000099" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="36BFEC" w:themeFill="accent5" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="36bfec" w:themeFill="accent5" w:themeFillShade="000099" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="36BFEC" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="36BFEC" w:themeFill="accent5" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="36bfec" w:themeFill="accent5" w:themeFillShade="000099" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="36BFEC" w:themeFill="accent5" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f6fcfe" w:themeFill="accent5" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6FCFE" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f4fbfe" w:themeFill="accent5" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4FBFE" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoColorido-nfase6">
     <w:name w:val="Colorful Shading Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="71"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="e9f8fd" w:space="0" w:sz="24" w:themeColor="accent5" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fdece9" w:themeFill="accent6" w:themeFillTint="000019" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDECE9" w:themeFill="accent6" w:themeFillTint="19"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-        <w:shd w:color="auto" w:fill="9c1e0a" w:themeFill="accent6" w:themeFillShade="000099" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9C1E0A" w:themeFill="accent6" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="9c1e0a" w:themeFill="accent6" w:themeFillShade="000099" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9C1E0A" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9C1E0A" w:themeFill="accent6" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="9c1e0a" w:themeFill="accent6" w:themeFillShade="000099" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9C1E0A" w:themeFill="accent6" w:themeFillShade="99"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f9b2a7" w:themeFill="accent6" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9B2A7" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f89f91" w:themeFill="accent6" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F89F91" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:rPr>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeColorida">
     <w:name w:val="Colorful Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="73"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:insideH w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="000066" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...3 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="0000BF" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...3 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="0000BF" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeColorida-nfase1">
     <w:name w:val="Colorful Grid Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="73"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:insideH w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="b8c1e9" w:themeFill="accent1" w:themeFillTint="000066" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8C1E9" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="b8c1e9" w:themeFill="accent1" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8C1E9" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...3 lines deleted...]
-        <w:shd w:color="auto" w:fill="31479e" w:themeFill="accent1" w:themeFillShade="0000BF" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31479E" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...3 lines deleted...]
-        <w:shd w:color="auto" w:fill="31479e" w:themeFill="accent1" w:themeFillShade="0000BF" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31479E" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent1" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent1" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent1" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeColorida-nfase2">
     <w:name w:val="Colorful Grid Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="73"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:insideH w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="f8f5ff" w:themeFill="accent2" w:themeFillTint="000066" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8F5FF" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f8f5ff" w:themeFill="accent2" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8F5FF" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...3 lines deleted...]
-        <w:shd w:color="auto" w:fill="9d6dff" w:themeFill="accent2" w:themeFillShade="0000BF" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9D6DFF" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...3 lines deleted...]
-        <w:shd w:color="auto" w:fill="9d6dff" w:themeFill="accent2" w:themeFillShade="0000BF" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9D6DFF" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f7f3ff" w:themeFill="accent2" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7F3FF" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f7f3ff" w:themeFill="accent2" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7F3FF" w:themeFill="accent2" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeColorida-nfase3">
     <w:name w:val="Colorful Grid Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="73"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:insideH w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="dbf6b9" w:themeFill="accent3" w:themeFillTint="000066" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBF6B9" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbf6b9" w:themeFill="accent3" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBF6B9" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...3 lines deleted...]
-        <w:shd w:color="auto" w:fill="80d219" w:themeFill="accent3" w:themeFillShade="0000BF" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="80D219" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...3 lines deleted...]
-        <w:shd w:color="auto" w:fill="80d219" w:themeFill="accent3" w:themeFillShade="0000BF" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="80D219" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d2f4a8" w:themeFill="accent3" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2F4A8" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="d2f4a8" w:themeFill="accent3" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2F4A8" w:themeFill="accent3" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeColorida-nfase4">
     <w:name w:val="Colorful Grid Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="73"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:insideH w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="b8c1e9" w:themeFill="accent4" w:themeFillTint="000066" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8C1E9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="b8c1e9" w:themeFill="accent4" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8C1E9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...3 lines deleted...]
-        <w:shd w:color="auto" w:fill="31479e" w:themeFill="accent4" w:themeFillShade="0000BF" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31479E" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...3 lines deleted...]
-        <w:shd w:color="auto" w:fill="31479e" w:themeFill="accent4" w:themeFillShade="0000BF" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31479E" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent4" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="a6b3e3" w:themeFill="accent4" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="A6B3E3" w:themeFill="accent4" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeColorida-nfase5">
     <w:name w:val="Colorful Grid Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="73"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:insideH w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="f6fcfe" w:themeFill="accent5" w:themeFillTint="000066" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6FCFE" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f6fcfe" w:themeFill="accent5" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6FCFE" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...3 lines deleted...]
-        <w:shd w:color="auto" w:fill="79d4f2" w:themeFill="accent5" w:themeFillShade="0000BF" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="79D4F2" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...3 lines deleted...]
-        <w:shd w:color="auto" w:fill="79d4f2" w:themeFill="accent5" w:themeFillShade="0000BF" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="79D4F2" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f4fbfe" w:themeFill="accent5" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4FBFE" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f4fbfe" w:themeFill="accent5" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F4FBFE" w:themeFill="accent5" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeColorida-nfase6">
     <w:name w:val="Colorful Grid Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="73"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:insideH w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="f9b2a7" w:themeFill="accent6" w:themeFillTint="000066" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9B2A7" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f9b2a7" w:themeFill="accent6" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9B2A7" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...3 lines deleted...]
-        <w:shd w:color="auto" w:fill="c2260c" w:themeFill="accent6" w:themeFillShade="0000BF" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C2260C" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:color w:val="ffffff" w:themeColor="background1"/>
-[...3 lines deleted...]
-        <w:shd w:color="auto" w:fill="c2260c" w:themeFill="accent6" w:themeFillShade="0000BF" w:val="clear"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C2260C" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f89f91" w:themeFill="accent6" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F89F91" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f89f91" w:themeFill="accent6" w:themeFillTint="00007F" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F89F91" w:themeFill="accent6" w:themeFillTint="7F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textodebalo">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextodebaloChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Microsoft YaHei UI" w:eastAsia="Microsoft YaHei UI" w:hAnsi="Microsoft YaHei UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextodebaloChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
     <w:name w:val="Texto de balão Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Microsoft YaHei UI" w:eastAsia="Microsoft YaHei UI" w:hAnsi="Microsoft YaHei UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Destinatrio">
     <w:name w:val="envelope address"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
-      <w:framePr w:lines="0" w:w="7920" w:h="1980" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom" w:hRule="exact"/>
+      <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2880"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoembloco">
     <w:name w:val="Block Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:color="4e67c8" w:space="10" w:sz="2" w:themeColor="accent1" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="4e67c8" w:space="10" w:sz="2" w:themeColor="accent1" w:val="single"/>
+        <w:top w:val="single" w:sz="2" w:space="10" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="2" w:space="10" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="2" w:space="10" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="2" w:space="10" w:color="4E67C8" w:themeColor="accent1"/>
       </w:pBdr>
       <w:ind w:left="1152" w:right="1152"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
-[...1 lines deleted...]
-      <w:color w:val="4e67c8" w:themeColor="accent1"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4E67C8" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="MapadoDocumento">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="MapadoDocumentoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Microsoft YaHei UI" w:eastAsia="Microsoft YaHei UI" w:hAnsi="Microsoft YaHei UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="MapadoDocumentoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="MapadoDocumentoChar">
     <w:name w:val="Mapa do Documento Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="MapadoDocumento"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Microsoft YaHei UI" w:eastAsia="Microsoft YaHei UI" w:hAnsi="Microsoft YaHei UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="Artigoseo">
     <w:name w:val="Outline List 3"/>
     <w:basedOn w:val="Semlista"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
   </w:style>
   <w:style w:type="table" w:styleId="SimplesTabela1">
     <w:name w:val="Plain Table 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="41"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="bfbfbf" w:space="0" w:sz="4" w:themeColor="background1" w:themeShade="0000BF" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="bfbfbf" w:space="0" w:sz="4" w:themeColor="background1" w:themeShade="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="bfbfbf" w:space="0" w:sz="4" w:themeColor="background1" w:themeShade="0000BF" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f2f2f2" w:themeFill="background1" w:themeFillShade="0000F2" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f2f2f2" w:themeFill="background1" w:themeFillShade="0000F2" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SimplesTabela2">
     <w:name w:val="Plain Table 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="42"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="7f7f7f" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
-        <w:bottom w:color="7f7f7f" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="7f7f7f" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="7f7f7f" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="7f7f7f" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
-          <w:right w:color="7f7f7f" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="7f7f7f" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
-          <w:right w:color="7f7f7f" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="7f7f7f" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
-          <w:bottom w:color="7f7f7f" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SimplesTabela3">
     <w:name w:val="Plain Table 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="43"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:bottom w:color="7f7f7f" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:right w:color="7f7f7f" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f2f2f2" w:themeFill="background1" w:themeFillShade="0000F2" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f2f2f2" w:themeFill="background1" w:themeFillShade="0000F2" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabelaSimples4">
     <w:name w:val="Plain Table 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="44"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f2f2f2" w:themeFill="background1" w:themeFillShade="0000F2" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f2f2f2" w:themeFill="background1" w:themeFillShade="0000F2" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabelaSimples5">
     <w:name w:val="Plain Table 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="45"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="7f7f7f" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="7f7f7f" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:color="7f7f7f" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="7f7f7f" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000080" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f2f2f2" w:themeFill="background1" w:themeFillShade="0000F2" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f2f2f2" w:themeFill="background1" w:themeFillShade="0000F2" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="RefernciaIntensa">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="32"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
       <w:caps w:val="0"/>
-      <w:smallCaps w:val="1"/>
+      <w:smallCaps/>
       <w:color w:val="auto"/>
       <w:spacing w:val="3"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CitaoIntensa">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitaoIntensaChar"/>
     <w:uiPriority w:val="30"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00DF419B"/>
     <w:pPr>
-      <w:spacing w:after="280" w:before="280" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1080" w:right="1080"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="0000BF"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CitaoIntensaChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoIntensaChar">
     <w:name w:val="Citação Intensa Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="CitaoIntensa"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="0000BF"/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfaseIntensa">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="21"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:b w:val="1"/>
-[...2 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hiperlinkinteligente">
     <w:name w:val="Smart Hyperlink"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
-      <w:color w:val="605e5c"/>
-      <w:shd w:color="auto" w:fill="e1dfdd" w:val="clear"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CorpodetextoChar"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CorpodetextoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpodetextoChar">
     <w:name w:val="Corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Corpodetexto2Char"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Corpodetexto2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto2Char">
     <w:name w:val="Corpo de texto 2 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto2"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpodetexto3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Corpodetexto3Char"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Corpodetexto3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Corpodetexto3Char">
     <w:name w:val="Corpo de texto 3 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Corpodetexto3"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Recuodecorpodetexto">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RecuodecorpodetextoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="RecuodecorpodetextoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="RecuodecorpodetextoChar">
     <w:name w:val="Recuo de corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Recuodecorpodetexto"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Recuodecorpodetexto2">
     <w:name w:val="Body Text Indent 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Recuodecorpodetexto2Char"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Recuodecorpodetexto2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Recuodecorpodetexto2Char">
     <w:name w:val="Recuo de corpo de texto 2 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Recuodecorpodetexto2"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Recuodecorpodetexto3">
     <w:name w:val="Body Text Indent 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Recuodecorpodetexto3Char"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Recuodecorpodetexto3Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Recuodecorpodetexto3Char">
     <w:name w:val="Recuo de corpo de texto 3 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Recuodecorpodetexto3"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Primeirorecuodecorpodetexto">
     <w:name w:val="Body Text First Indent"/>
     <w:basedOn w:val="Corpodetexto"/>
     <w:link w:val="PrimeirorecuodecorpodetextoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PrimeirorecuodecorpodetextoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="PrimeirorecuodecorpodetextoChar">
     <w:name w:val="Primeiro recuo de corpo de texto Char"/>
     <w:basedOn w:val="CorpodetextoChar"/>
     <w:link w:val="Primeirorecuodecorpodetexto"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Primeirorecuodecorpodetexto2">
     <w:name w:val="Body Text First Indent 2"/>
     <w:basedOn w:val="Recuodecorpodetexto"/>
     <w:link w:val="Primeirorecuodecorpodetexto2Char"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="200"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Primeirorecuodecorpodetexto2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Primeirorecuodecorpodetexto2Char">
     <w:name w:val="Primeiro recuo de corpo de texto 2 Char"/>
     <w:basedOn w:val="RecuodecorpodetextoChar"/>
     <w:link w:val="Primeirorecuodecorpodetexto2"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulodanota">
     <w:name w:val="Note Heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TtulodanotaChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TtulodanotaChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtulodanotaChar">
     <w:name w:val="Título da nota Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Ttulodanota"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacontempornea">
     <w:name w:val="Table Contemporary"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblBorders>
-        <w:insideH w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
-        <w:insideV w:color="ffffff" w:space="0" w:sz="18" w:val="single"/>
+        <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-        <w:shd w:color="000000" w:fill="ffffff" w:val="pct20"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-        <w:shd w:color="000000" w:fill="ffffff" w:val="pct5"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct5" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-        <w:shd w:color="000000" w:fill="ffffff" w:val="pct20"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaClara">
     <w:name w:val="Light List"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="61"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-          <w:right w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
-[...2 lines deleted...]
-          <w:right w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
-[...2 lines deleted...]
-          <w:right w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaClara-nfase1">
     <w:name w:val="Light List Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="61"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-          <w:right w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
-[...2 lines deleted...]
-          <w:right w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
-[...2 lines deleted...]
-          <w:right w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaClara-nfase2">
     <w:name w:val="Light List Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="61"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-          <w:right w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
-[...2 lines deleted...]
-          <w:right w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
-[...2 lines deleted...]
-          <w:right w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaClara-nfase3">
     <w:name w:val="Light List Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="61"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-          <w:right w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
-[...2 lines deleted...]
-          <w:right w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
-[...2 lines deleted...]
-          <w:right w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaClara-nfase4">
     <w:name w:val="Light List Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="61"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-          <w:right w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
-[...2 lines deleted...]
-          <w:right w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
-[...2 lines deleted...]
-          <w:right w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaClara-nfase5">
     <w:name w:val="Light List Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="61"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-          <w:right w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
-[...2 lines deleted...]
-          <w:right w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
-[...2 lines deleted...]
-          <w:right w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaClara-nfase6">
     <w:name w:val="Light List Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="61"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...8 lines deleted...]
-          <w:right w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
-[...2 lines deleted...]
-          <w:right w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
-[...2 lines deleted...]
-          <w:right w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoClaro">
     <w:name w:val="Light Shading"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="60"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="000000" w:themeColor="text1" w:themeShade="0000BF"/>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
-        <w:bottom w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="c0c0c0" w:themeFill="text1" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="c0c0c0" w:themeFill="text1" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoClaro-nfase1">
     <w:name w:val="Light Shading Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="60"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="31479e" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:color w:val="31479E" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
-        <w:bottom w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent1" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent1" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoClaro-nfase2">
     <w:name w:val="Light Shading Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="60"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="9d6dff" w:themeColor="accent2" w:themeShade="0000BF"/>
+      <w:color w:val="9D6DFF" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
-        <w:bottom w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbf9ff" w:themeFill="accent2" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF9FF" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbf9ff" w:themeFill="accent2" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF9FF" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoClaro-nfase3">
     <w:name w:val="Light Shading Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="60"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="80d219" w:themeColor="accent3" w:themeShade="0000BF"/>
+      <w:color w:val="80D219" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
-        <w:bottom w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f9d4" w:themeFill="accent3" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F9D4" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f9d4" w:themeFill="accent3" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F9D4" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoClaro-nfase4">
     <w:name w:val="Light Shading Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="60"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="31479e" w:themeColor="accent4" w:themeShade="0000BF"/>
+      <w:color w:val="31479E" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
-        <w:bottom w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent4" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent4" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoClaro-nfase5">
     <w:name w:val="Light Shading Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="60"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="79d4f2" w:themeColor="accent5" w:themeShade="0000BF"/>
+      <w:color w:val="79D4F2" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
-        <w:bottom w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="f9fdfe" w:themeFill="accent5" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9FDFE" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="f9fdfe" w:themeFill="accent5" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9FDFE" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="SombreamentoClaro-nfase6">
     <w:name w:val="Light Shading Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="60"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="c2260c" w:themeColor="accent6" w:themeShade="0000BF"/>
+      <w:color w:val="C2260C" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
-        <w:bottom w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-          <w:insideV w:space="0" w:sz="0" w:val="nil"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbcfc8" w:themeFill="accent6" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCFC8" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbcfc8" w:themeFill="accent6" w:themeFillTint="00003F" w:val="clear"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCFC8" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeClara">
     <w:name w:val="Light Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="62"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:bCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...9 lines deleted...]
-          <w:right w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="c0c0c0" w:themeFill="text1" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="c0c0c0" w:themeFill="text1" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
-[...3 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="8" w:themeColor="text1" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeClara-nfase1">
     <w:name w:val="Light Grid Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="62"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-          <w:insideV w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-          <w:insideV w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:bCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...9 lines deleted...]
-          <w:right w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent1" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent1" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent1" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
-[...3 lines deleted...]
-          <w:insideV w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent1" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeClara-nfase2">
     <w:name w:val="Light Grid Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="62"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-          <w:insideV w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-          <w:insideV w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:bCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...9 lines deleted...]
-          <w:right w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbf9ff" w:themeFill="accent2" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF9FF" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbf9ff" w:themeFill="accent2" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBF9FF" w:themeFill="accent2" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
-[...3 lines deleted...]
-          <w:insideV w:color="efe7ff" w:space="0" w:sz="8" w:themeColor="accent2" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeClara-nfase3">
     <w:name w:val="Light Grid Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="62"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-          <w:insideV w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-          <w:insideV w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:bCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...9 lines deleted...]
-          <w:right w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f9d4" w:themeFill="accent3" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F9D4" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f9d4" w:themeFill="accent3" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F9D4" w:themeFill="accent3" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
-[...3 lines deleted...]
-          <w:insideV w:color="a7ea52" w:space="0" w:sz="8" w:themeColor="accent3" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeClara-nfase4">
     <w:name w:val="Light Grid Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="62"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-          <w:insideV w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-          <w:insideV w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:bCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...9 lines deleted...]
-          <w:right w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent4" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="d3d9f1" w:themeFill="accent4" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3D9F1" w:themeFill="accent4" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
-[...3 lines deleted...]
-          <w:insideV w:color="4e67c8" w:space="0" w:sz="8" w:themeColor="accent4" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeClara-nfase5">
     <w:name w:val="Light Grid Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="62"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-          <w:insideV w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-          <w:insideV w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:bCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...9 lines deleted...]
-          <w:right w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="f9fdfe" w:themeFill="accent5" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9FDFE" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="f9fdfe" w:themeFill="accent5" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9FDFE" w:themeFill="accent5" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
-[...3 lines deleted...]
-          <w:insideV w:color="e9f8fd" w:space="0" w:sz="8" w:themeColor="accent5" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GradeClara-nfase6">
     <w:name w:val="Light Grid Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="62"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-          <w:insideV w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:pPr>
-        <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-          <w:insideV w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:bCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...9 lines deleted...]
-          <w:right w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
-[...4 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbcfc8" w:themeFill="accent6" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCFC8" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="fbcfc8" w:themeFill="accent6" w:themeFillTint="00003F" w:val="clear"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCFC8" w:themeFill="accent6" w:themeFillTint="3F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
-[...3 lines deleted...]
-          <w:insideV w:color="f14124" w:space="0" w:sz="8" w:themeColor="accent6" w:val="single"/>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F14124" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaEscura">
     <w:name w:val="Dark List"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="70"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ffffff" w:themeColor="background1"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="18" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaEscura-nfase1">
     <w:name w:val="Dark List Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="70"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ffffff" w:themeColor="background1"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="18" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="202f69" w:themeFill="accent1" w:themeFillShade="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="202F69" w:themeFill="accent1" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="31479e" w:themeFill="accent1" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31479E" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="31479e" w:themeFill="accent1" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31479E" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="31479e" w:themeFill="accent1" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31479E" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="31479e" w:themeFill="accent1" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31479E" w:themeFill="accent1" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaEscura-nfase2">
     <w:name w:val="Dark List Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="70"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ffffff" w:themeColor="background1"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="18" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="5000f2" w:themeFill="accent2" w:themeFillShade="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5000F2" w:themeFill="accent2" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="9d6dff" w:themeFill="accent2" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9D6DFF" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="9d6dff" w:themeFill="accent2" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9D6DFF" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="9d6dff" w:themeFill="accent2" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9D6DFF" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="9d6dff" w:themeFill="accent2" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9D6DFF" w:themeFill="accent2" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaEscura-nfase3">
     <w:name w:val="Dark List Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="70"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ffffff" w:themeColor="background1"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="18" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="558c11" w:themeFill="accent3" w:themeFillShade="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="558C11" w:themeFill="accent3" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="80d219" w:themeFill="accent3" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="80D219" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="80d219" w:themeFill="accent3" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="80D219" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="80d219" w:themeFill="accent3" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="80D219" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="80d219" w:themeFill="accent3" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="80D219" w:themeFill="accent3" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaEscura-nfase4">
     <w:name w:val="Dark List Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="70"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ffffff" w:themeColor="background1"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="18" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="202f69" w:themeFill="accent4" w:themeFillShade="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="202F69" w:themeFill="accent4" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="31479e" w:themeFill="accent4" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31479E" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="31479e" w:themeFill="accent4" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31479E" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="31479e" w:themeFill="accent4" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31479E" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="31479e" w:themeFill="accent4" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31479E" w:themeFill="accent4" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaEscura-nfase5">
     <w:name w:val="Dark List Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="70"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ffffff" w:themeColor="background1"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="18" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="14abdd" w:themeFill="accent5" w:themeFillShade="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="14ABDD" w:themeFill="accent5" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="79d4f2" w:themeFill="accent5" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="79D4F2" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="79d4f2" w:themeFill="accent5" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="79D4F2" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="79d4f2" w:themeFill="accent5" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="79D4F2" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="79d4f2" w:themeFill="accent5" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="79D4F2" w:themeFill="accent5" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="ListaEscura-nfase6">
     <w:name w:val="Dark List Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="70"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ffffff" w:themeColor="background1"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="18" w:themeColor="background1" w:val="single"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="811908" w:themeFill="accent6" w:themeFillShade="00007F" w:val="clear"/>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="811908" w:themeFill="accent6" w:themeFillShade="7F"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="c2260c" w:themeFill="accent6" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C2260C" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="c2260c" w:themeFill="accent6" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C2260C" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="c2260c" w:themeFill="accent6" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C2260C" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...6 lines deleted...]
-        <w:shd w:color="auto" w:fill="c2260c" w:themeFill="accent6" w:themeFillShade="0000BF" w:val="clear"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C2260C" w:themeFill="accent6" w:themeFillShade="BF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista1Clara">
     <w:name w:val="List Table 1 Light"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista1Clara-nfase1">
     <w:name w:val="List Table 1 Light Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista1Clara-nfase2">
     <w:name w:val="List Table 1 Light Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista1Clara-nfase3">
     <w:name w:val="List Table 1 Light Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista1Clara-nfase4">
     <w:name w:val="List Table 1 Light Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista1Clara-nfase5">
     <w:name w:val="List Table 1 Light Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista1Clara-nfase6">
     <w:name w:val="List Table 1 Light Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista2">
     <w:name w:val="List Table 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
-[...1 lines deleted...]
-        <w:insideH w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista2-nfase1">
     <w:name w:val="List Table 2 Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
-[...1 lines deleted...]
-        <w:insideH w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista2-nfase2">
     <w:name w:val="List Table 2 Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
-[...1 lines deleted...]
-        <w:insideH w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista2-nfase3">
     <w:name w:val="List Table 2 Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
-[...1 lines deleted...]
-        <w:insideH w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista2-nfase4">
     <w:name w:val="List Table 2 Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
-[...1 lines deleted...]
-        <w:insideH w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista2-nfase5">
     <w:name w:val="List Table 2 Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
-[...1 lines deleted...]
-        <w:insideH w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista2-nfase6">
     <w:name w:val="List Table 2 Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
-[...1 lines deleted...]
-        <w:insideH w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista3">
     <w:name w:val="List Table 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
-          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
-[...1 lines deleted...]
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="double"/>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="double"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista3-nfase1">
     <w:name w:val="List Table 3 Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
-          <w:right w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
-[...1 lines deleted...]
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent1" w:val="double"/>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent1" w:val="double"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista3-nfase2">
     <w:name w:val="List Table 3 Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="efe7ff" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="efe7ff" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="efe7ff" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
-          <w:right w:color="efe7ff" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="efe7ff" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
-[...1 lines deleted...]
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="efe7ff" w:space="0" w:sz="4" w:themeColor="accent2" w:val="double"/>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="efe7ff" w:space="0" w:sz="4" w:themeColor="accent2" w:val="double"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista3-nfase3">
     <w:name w:val="List Table 3 Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="a7ea52" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="a7ea52" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="a7ea52" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
-          <w:right w:color="a7ea52" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="a7ea52" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
-[...1 lines deleted...]
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="a7ea52" w:space="0" w:sz="4" w:themeColor="accent3" w:val="double"/>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="a7ea52" w:space="0" w:sz="4" w:themeColor="accent3" w:val="double"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista3-nfase4">
     <w:name w:val="List Table 3 Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
-          <w:right w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
-[...1 lines deleted...]
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent4" w:val="double"/>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent4" w:val="double"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista3-nfase5">
     <w:name w:val="List Table 3 Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="e9f8fd" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="e9f8fd" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="e9f8fd" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
-          <w:right w:color="e9f8fd" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="e9f8fd" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
-[...1 lines deleted...]
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="e9f8fd" w:space="0" w:sz="4" w:themeColor="accent5" w:val="double"/>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="e9f8fd" w:space="0" w:sz="4" w:themeColor="accent5" w:val="double"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista3-nfase6">
     <w:name w:val="List Table 3 Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f14124" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="f14124" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-        <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="f14124" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
-          <w:right w:color="f14124" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f14124" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
-[...1 lines deleted...]
-          <w:insideH w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
-          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f14124" w:space="0" w:sz="4" w:themeColor="accent6" w:val="double"/>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f14124" w:space="0" w:sz="4" w:themeColor="accent6" w:val="double"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista4">
     <w:name w:val="List Table 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista4-nfase1">
     <w:name w:val="List Table 4 Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista4-nfase2">
     <w:name w:val="List Table 4 Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista4-nfase3">
     <w:name w:val="List Table 4 Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista4-nfase4">
     <w:name w:val="List Table 4 Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista4-nfase5">
     <w:name w:val="List Table 4 Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista4-nfase6">
     <w:name w:val="List Table 4 Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideH w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista5Escura">
     <w:name w:val="List Table 5 Dark"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ffffff" w:themeColor="background1"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="24" w:themeColor="text1" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="000000" w:space="0" w:sz="24" w:themeColor="text1" w:val="single"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="ffffff" w:space="0" w:sz="18" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista5Escura-nfase1">
     <w:name w:val="List Table 5 Dark Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ffffff" w:themeColor="background1"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="24" w:themeColor="accent1" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="4e67c8" w:space="0" w:sz="24" w:themeColor="accent1" w:val="single"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="ffffff" w:space="0" w:sz="18" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista5Escura-nfase2">
     <w:name w:val="List Table 5 Dark Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ffffff" w:themeColor="background1"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="efe7ff" w:space="0" w:sz="24" w:themeColor="accent2" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="efe7ff" w:space="0" w:sz="24" w:themeColor="accent2" w:val="single"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="ffffff" w:space="0" w:sz="18" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista5Escura-nfase3">
     <w:name w:val="List Table 5 Dark Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ffffff" w:themeColor="background1"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="a7ea52" w:space="0" w:sz="24" w:themeColor="accent3" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="a7ea52" w:space="0" w:sz="24" w:themeColor="accent3" w:val="single"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="ffffff" w:space="0" w:sz="18" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista5Escura-nfase4">
     <w:name w:val="List Table 5 Dark Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ffffff" w:themeColor="background1"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="24" w:themeColor="accent4" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="4e67c8" w:space="0" w:sz="24" w:themeColor="accent4" w:val="single"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="ffffff" w:space="0" w:sz="18" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista5Escura-nfase5">
     <w:name w:val="List Table 5 Dark Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ffffff" w:themeColor="background1"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="e9f8fd" w:space="0" w:sz="24" w:themeColor="accent5" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="e9f8fd" w:space="0" w:sz="24" w:themeColor="accent5" w:val="single"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="ffffff" w:space="0" w:sz="18" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista5Escura-nfase6">
     <w:name w:val="List Table 5 Dark Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="ffffff" w:themeColor="background1"/>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f14124" w:space="0" w:sz="24" w:themeColor="accent6" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="f14124" w:space="0" w:sz="24" w:themeColor="accent6" w:val="single"/>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="F14124" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="ffffff" w:space="0" w:sz="18" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:right w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-          <w:bottom w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista6Colorida">
     <w:name w:val="List Table 6 Colorful"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
-        <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista6Colorida-nfase1">
     <w:name w:val="List Table 6 Colorful Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="31479e" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:color w:val="31479E" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
-        <w:bottom w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent1" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista6Colorida-nfase2">
     <w:name w:val="List Table 6 Colorful Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="9d6dff" w:themeColor="accent2" w:themeShade="0000BF"/>
+      <w:color w:val="9D6DFF" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="efe7ff" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
-        <w:bottom w:color="efe7ff" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="efe7ff" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="efe7ff" w:space="0" w:sz="4" w:themeColor="accent2" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista6Colorida-nfase3">
     <w:name w:val="List Table 6 Colorful Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="80d219" w:themeColor="accent3" w:themeShade="0000BF"/>
+      <w:color w:val="80D219" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="a7ea52" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
-        <w:bottom w:color="a7ea52" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="a7ea52" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="a7ea52" w:space="0" w:sz="4" w:themeColor="accent3" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista6Colorida-nfase4">
     <w:name w:val="List Table 6 Colorful Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="31479e" w:themeColor="accent4" w:themeShade="0000BF"/>
+      <w:color w:val="31479E" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
-        <w:bottom w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent4" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista6Colorida-nfase5">
     <w:name w:val="List Table 6 Colorful Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="79d4f2" w:themeColor="accent5" w:themeShade="0000BF"/>
+      <w:color w:val="79D4F2" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="e9f8fd" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
-        <w:bottom w:color="e9f8fd" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="e9f8fd" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="e9f8fd" w:space="0" w:sz="4" w:themeColor="accent5" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista6Colorida-nfase6">
     <w:name w:val="List Table 6 Colorful Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="c2260c" w:themeColor="accent6" w:themeShade="0000BF"/>
+      <w:color w:val="C2260C" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f14124" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
-        <w:bottom w:color="f14124" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="f14124" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="f14124" w:space="0" w:sz="4" w:themeColor="accent6" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista7Colorida">
     <w:name w:val="List Table 7 Colorful"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista7Colorida-nfase1">
     <w:name w:val="List Table 7 Colorful Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="31479e" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:color w:val="31479E" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent1" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista7Colorida-nfase2">
     <w:name w:val="List Table 7 Colorful Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="9d6dff" w:themeColor="accent2" w:themeShade="0000BF"/>
+      <w:color w:val="9D6DFF" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="efe7ff" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="efe7ff" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:color="efe7ff" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="efe7ff" w:space="0" w:sz="4" w:themeColor="accent2" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista7Colorida-nfase3">
     <w:name w:val="List Table 7 Colorful Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="80d219" w:themeColor="accent3" w:themeShade="0000BF"/>
+      <w:color w:val="80D219" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="a7ea52" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="a7ea52" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:color="a7ea52" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="a7ea52" w:space="0" w:sz="4" w:themeColor="accent3" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista7Colorida-nfase4">
     <w:name w:val="List Table 7 Colorful Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="31479e" w:themeColor="accent4" w:themeShade="0000BF"/>
+      <w:color w:val="31479E" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent4" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista7Colorida-nfase5">
     <w:name w:val="List Table 7 Colorful Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="79d4f2" w:themeColor="accent5" w:themeShade="0000BF"/>
+      <w:color w:val="79D4F2" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="e9f8fd" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="e9f8fd" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:color="e9f8fd" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="e9f8fd" w:space="0" w:sz="4" w:themeColor="accent5" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeLista7Colorida-nfase6">
     <w:name w:val="List Table 7 Colorful Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="c2260c" w:themeColor="accent6" w:themeShade="0000BF"/>
+      <w:color w:val="C2260C" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="f14124" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f14124" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:color="f14124" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
-[...1 lines deleted...]
-        <w:iCs w:val="1"/>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="f14124" w:space="0" w:sz="4" w:themeColor="accent6" w:val="single"/>
-[...1 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:val="nil"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="AssinaturadeEmail">
     <w:name w:val="E-mail Signature"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AssinaturadeEmailChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="AssinaturadeEmailChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="AssinaturadeEmailChar">
     <w:name w:val="Assinatura de Email Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="AssinaturadeEmail"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaemcolunas1">
     <w:name w:val="Table Columns 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="double"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="000000" w:fill="ffffff" w:val="pct25"/>
+        <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="ffff00" w:fill="ffffff" w:val="pct25"/>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaemcolunas2">
     <w:name w:val="Table Columns 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:color w:val="ffffff"/>
-[...7 lines deleted...]
-        <w:shd w:color="000080" w:fill="ffffff" w:val="solid"/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="000000" w:fill="ffffff" w:val="pct30"/>
+        <w:shd w:val="pct30" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="00ff00" w:fill="ffffff" w:val="pct25"/>
+        <w:shd w:val="pct25" w:color="00FF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaemcolunas3">
     <w:name w:val="Table Columns 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="000080" w:space="0" w:sz="6" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideV w:color="000080" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:color w:val="ffffff"/>
-[...7 lines deleted...]
-        <w:shd w:color="000080" w:fill="ffffff" w:val="solid"/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000080" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="c0c0c0" w:fill="ffffff" w:val="solid"/>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="000000" w:fill="ffffff" w:val="pct10"/>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaemcolunas4">
     <w:name w:val="Table Columns 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:color w:val="ffffff"/>
-[...7 lines deleted...]
-        <w:shd w:color="000000" w:fill="ffffff" w:val="solid"/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="008080" w:fill="ffffff" w:val="pct50"/>
+        <w:shd w:val="pct50" w:color="008080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="000000" w:fill="ffffff" w:val="pct10"/>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelaemcolunas5">
     <w:name w:val="Table Columns 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="808080" w:space="0" w:sz="12" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideV w:color="c0c0c0" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...9 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="c0c0c0" w:fill="ffffff" w:val="solid"/>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabelaSimples-1">
     <w:name w:val="Table Simple 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="008000" w:space="0" w:sz="12" w:val="single"/>
-        <w:bottom w:color="008000" w:space="0" w:sz="12" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="008000" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="008000" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabelaSimples-2">
     <w:name w:val="Table Simple 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr/>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabelaSimples-3">
     <w:name w:val="Table Simple 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...2 lines deleted...]
-        <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...9 lines deleted...]
-        <w:shd w:color="000000" w:fill="ffffff" w:val="solid"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelasutil1">
     <w:name w:val="Table Subtle 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...2 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...3 lines deleted...]
-        <w:shd w:color="800080" w:fill="ffffff" w:val="pct25"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="800080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...3 lines deleted...]
-        <w:shd w:color="808000" w:fill="ffffff" w:val="pct25"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelasutil2">
     <w:name w:val="Table Subtle 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:left w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-        <w:right w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...3 lines deleted...]
-        <w:shd w:color="008000" w:fill="ffffff" w:val="pct25"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="008000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...3 lines deleted...]
-        <w:shd w:color="808000" w:fill="ffffff" w:val="pct25"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Remissivo1">
     <w:name w:val="index 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="280" w:hanging="280"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Remissivo2">
     <w:name w:val="index 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="560" w:hanging="280"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Remissivo3">
     <w:name w:val="index 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="840" w:hanging="280"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Remissivo4">
     <w:name w:val="index 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1120" w:hanging="280"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Remissivo5">
     <w:name w:val="index 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1400" w:hanging="280"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Remissivo6">
     <w:name w:val="index 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1680" w:hanging="280"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Remissivo7">
     <w:name w:val="index 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="1960" w:hanging="280"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Remissivo8">
     <w:name w:val="index 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2240" w:hanging="280"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Remissivo9">
     <w:name w:val="index 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:autoRedefine w:val="1"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="2520" w:hanging="280"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulodendiceremissivo">
     <w:name w:val="index heading"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Remissivo1"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
-      <w:rFonts w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia"/>
-[...1 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TextosemFormatao">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TextosemFormataoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="TextosemFormataoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextosemFormataoChar">
     <w:name w:val="Texto sem Formatação Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="TextosemFormatao"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encerramento">
     <w:name w:val="Closing"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EncerramentoChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="4320"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EncerramentoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncerramentoChar">
     <w:name w:val="Encerramento Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Encerramento"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
+    <w:semiHidden/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade1">
     <w:name w:val="Table Grid 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:i w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade2">
     <w:name w:val="Table Grid 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:insideH w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-        <w:insideV w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade3">
     <w:name w:val="Table Grid 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideV w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...3 lines deleted...]
-        <w:shd w:color="ffff00" w:fill="ffffff" w:val="pct30"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade4">
     <w:name w:val="Table Grid 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:left w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...2 lines deleted...]
-        <w:insideV w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...3 lines deleted...]
-        <w:shd w:color="ffff00" w:fill="ffffff" w:val="pct30"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...3 lines deleted...]
-        <w:shd w:color="ffff00" w:fill="ffffff" w:val="pct30"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade5">
     <w:name w:val="Table Grid 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade6">
     <w:name w:val="Table Grid 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...3 lines deleted...]
-        <w:insideV w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade7">
     <w:name w:val="Table Grid 7"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="000000" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="000000" w:space="0" w:sz="12" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="000000" w:space="0" w:sz="6" w:val="single"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomgrade8">
     <w:name w:val="Table Grid 8"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="000080" w:space="0" w:sz="6" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="000080" w:space="0" w:sz="6" w:val="single"/>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...9 lines deleted...]
-        <w:shd w:color="000080" w:fill="ffffff" w:val="solid"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGradeClara">
     <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="40"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="bfbfbf" w:space="0" w:sz="4" w:themeColor="background1" w:themeShade="0000BF" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="bfbfbf" w:space="0" w:sz="4" w:themeColor="background1" w:themeShade="0000BF" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade1Clara">
     <w:name w:val="Grid Table 1 Light"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="999999" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000066" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="999999" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000066" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="666666" w:space="0" w:sz="12" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="666666" w:space="0" w:sz="2" w:themeColor="text1" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade1Clara-nfase1">
     <w:name w:val="Grid Table 1 Light Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="b8c1e9" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000066" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="b8c1e9" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000066" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B8C1E9" w:themeColor="accent1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B8C1E9" w:themeColor="accent1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B8C1E9" w:themeColor="accent1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B8C1E9" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B8C1E9" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B8C1E9" w:themeColor="accent1" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="94a3de" w:space="0" w:sz="12" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="94a3de" w:space="0" w:sz="2" w:themeColor="accent1" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade1Clara-nfase2">
     <w:name w:val="Grid Table 1 Light Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f8f5ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000066" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f8f5ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000066" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F8F5FF" w:themeColor="accent2" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F8F5FF" w:themeColor="accent2" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F8F5FF" w:themeColor="accent2" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F8F5FF" w:themeColor="accent2" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F8F5FF" w:themeColor="accent2" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F8F5FF" w:themeColor="accent2" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="f5f0ff" w:space="0" w:sz="12" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="f5f0ff" w:space="0" w:sz="2" w:themeColor="accent2" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade1Clara-nfase3">
     <w:name w:val="Grid Table 1 Light Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="dbf6b9" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000066" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="dbf6b9" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000066" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DBF6B9" w:themeColor="accent3" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DBF6B9" w:themeColor="accent3" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBF6B9" w:themeColor="accent3" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DBF6B9" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DBF6B9" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DBF6B9" w:themeColor="accent3" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="c9f296" w:space="0" w:sz="12" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="c9f296" w:space="0" w:sz="2" w:themeColor="accent3" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade1Clara-nfase4">
     <w:name w:val="Grid Table 1 Light Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="b8c1e9" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000066" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="b8c1e9" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000066" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B8C1E9" w:themeColor="accent4" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B8C1E9" w:themeColor="accent4" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B8C1E9" w:themeColor="accent4" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B8C1E9" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B8C1E9" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B8C1E9" w:themeColor="accent4" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="94a3de" w:space="0" w:sz="12" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="94a3de" w:space="0" w:sz="2" w:themeColor="accent4" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade1Clara-nfase5">
     <w:name w:val="Grid Table 1 Light Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f6fcfe" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000066" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f6fcfe" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000066" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F6FCFE" w:themeColor="accent5" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F6FCFE" w:themeColor="accent5" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F6FCFE" w:themeColor="accent5" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F6FCFE" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F6FCFE" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F6FCFE" w:themeColor="accent5" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="f1fafd" w:space="0" w:sz="12" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="f1fafd" w:space="0" w:sz="2" w:themeColor="accent5" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade1Clara-nfase6">
     <w:name w:val="Grid Table 1 Light Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="46"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f9b2a7" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000066" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f9b2a7" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000066" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F9B2A7" w:themeColor="accent6" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F9B2A7" w:themeColor="accent6" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F9B2A7" w:themeColor="accent6" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F9B2A7" w:themeColor="accent6" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F9B2A7" w:themeColor="accent6" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F9B2A7" w:themeColor="accent6" w:themeTint="66"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="f68c7b" w:space="0" w:sz="12" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="f68c7b" w:space="0" w:sz="2" w:themeColor="accent6" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade2">
     <w:name w:val="Grid Table 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="666666" w:space="0" w:sz="2" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
-[...2 lines deleted...]
-        <w:insideV w:color="666666" w:space="0" w:sz="2" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade2-nfase1">
     <w:name w:val="Grid Table 2 Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="94a3de" w:space="0" w:sz="2" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
-[...2 lines deleted...]
-        <w:insideV w:color="94a3de" w:space="0" w:sz="2" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade2-nfase2">
     <w:name w:val="Grid Table 2 Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f5f0ff" w:space="0" w:sz="2" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
-[...2 lines deleted...]
-        <w:insideV w:color="f5f0ff" w:space="0" w:sz="2" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade2-nfase3">
     <w:name w:val="Grid Table 2 Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="c9f296" w:space="0" w:sz="2" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
-[...2 lines deleted...]
-        <w:insideV w:color="c9f296" w:space="0" w:sz="2" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade2-nfase4">
     <w:name w:val="Grid Table 2 Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="94a3de" w:space="0" w:sz="2" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
-[...2 lines deleted...]
-        <w:insideV w:color="94a3de" w:space="0" w:sz="2" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade2-nfase5">
     <w:name w:val="Grid Table 2 Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f1fafd" w:space="0" w:sz="2" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
-[...2 lines deleted...]
-        <w:insideV w:color="f1fafd" w:space="0" w:sz="2" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade2-nfase6">
     <w:name w:val="Grid Table 2 Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="47"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f68c7b" w:space="0" w:sz="2" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
-[...2 lines deleted...]
-        <w:insideV w:color="f68c7b" w:space="0" w:sz="2" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...10 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade3">
     <w:name w:val="Grid Table 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade3-nfase1">
     <w:name w:val="Grid Table 3 Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade3-nfase2">
     <w:name w:val="Grid Table 3 Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade3-nfase3">
     <w:name w:val="Grid Table 3 Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade3-nfase4">
     <w:name w:val="Grid Table 3 Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade3-nfase5">
     <w:name w:val="Grid Table 3 Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade3-nfase6">
     <w:name w:val="Grid Table 3 Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="48"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade4">
     <w:name w:val="Grid Table 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="000000" w:space="0" w:sz="4" w:themeColor="text1" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade4-nfase1">
     <w:name w:val="Grid Table 4 Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent1" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent1"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade4-nfase2">
     <w:name w:val="Grid Table 4 Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="efe7ff" w:space="0" w:sz="4" w:themeColor="accent2" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="EFE7FF" w:themeColor="accent2"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade4-nfase3">
     <w:name w:val="Grid Table 4 Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="a7ea52" w:space="0" w:sz="4" w:themeColor="accent3" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A7EA52" w:themeColor="accent3"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade4-nfase4">
     <w:name w:val="Grid Table 4 Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="4e67c8" w:space="0" w:sz="4" w:themeColor="accent4" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4E67C8" w:themeColor="accent4"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade4-nfase5">
     <w:name w:val="Grid Table 4 Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="e9f8fd" w:space="0" w:sz="4" w:themeColor="accent5" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="E9F8FD" w:themeColor="accent5"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade4-nfase6">
     <w:name w:val="Grid Table 4 Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="49"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...13 lines deleted...]
-        <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="f14124" w:space="0" w:sz="4" w:themeColor="accent6" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F14124" w:themeColor="accent6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade5Escura">
     <w:name w:val="Grid Table 5 Dark"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="000000" w:themeFill="text1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade5Escura-nfase1">
     <w:name w:val="Grid Table 5 Dark Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="b8c1e9" w:themeFill="accent1" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8C1E9" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="b8c1e9" w:themeFill="accent1" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8C1E9" w:themeFill="accent1" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade5Escura-nfase2">
     <w:name w:val="Grid Table 5 Dark Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="efe7ff" w:themeFill="accent2" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFE7FF" w:themeFill="accent2"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f8f5ff" w:themeFill="accent2" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8F5FF" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f8f5ff" w:themeFill="accent2" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8F5FF" w:themeFill="accent2" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade5Escura-nfase3">
     <w:name w:val="Grid Table 5 Dark Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="a7ea52" w:themeFill="accent3" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7EA52" w:themeFill="accent3"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbf6b9" w:themeFill="accent3" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBF6B9" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbf6b9" w:themeFill="accent3" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBF6B9" w:themeFill="accent3" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade5Escura-nfase4">
     <w:name w:val="Grid Table 5 Dark Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="4e67c8" w:themeFill="accent4" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E67C8" w:themeFill="accent4"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="b8c1e9" w:themeFill="accent4" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8C1E9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="b8c1e9" w:themeFill="accent4" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8C1E9" w:themeFill="accent4" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade5Escura-nfase5">
     <w:name w:val="Grid Table 5 Dark Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="e9f8fd" w:themeFill="accent5" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E9F8FD" w:themeFill="accent5"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f6fcfe" w:themeFill="accent5" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6FCFE" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f6fcfe" w:themeFill="accent5" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6FCFE" w:themeFill="accent5" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade5Escura-nfase6">
     <w:name w:val="Grid Table 5 Dark Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="50"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="ffffff" w:space="0" w:sz="4" w:themeColor="background1" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...12 lines deleted...]
-        <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="f14124" w:themeFill="accent6" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F14124" w:themeFill="accent6"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f9b2a7" w:themeFill="accent6" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9B2A7" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="f9b2a7" w:themeFill="accent6" w:themeFillTint="000066" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F9B2A7" w:themeFill="accent6" w:themeFillTint="66"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade6Colorida">
     <w:name w:val="Grid Table 6 Colorful"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="666666" w:space="0" w:sz="12" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade6Colorida-nfase1">
     <w:name w:val="Grid Table 6 Colorful Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="31479e" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:color w:val="31479E" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="94a3de" w:space="0" w:sz="12" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade6Colorida-nfase2">
     <w:name w:val="Grid Table 6 Colorful Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="9d6dff" w:themeColor="accent2" w:themeShade="0000BF"/>
+      <w:color w:val="9D6DFF" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="f5f0ff" w:space="0" w:sz="12" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade6Colorida-nfase3">
     <w:name w:val="Grid Table 6 Colorful Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="80d219" w:themeColor="accent3" w:themeShade="0000BF"/>
+      <w:color w:val="80D219" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="c9f296" w:space="0" w:sz="12" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade6Colorida-nfase4">
     <w:name w:val="Grid Table 6 Colorful Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="31479e" w:themeColor="accent4" w:themeShade="0000BF"/>
+      <w:color w:val="31479E" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="94a3de" w:space="0" w:sz="12" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade6Colorida-nfase5">
     <w:name w:val="Grid Table 6 Colorful Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="79d4f2" w:themeColor="accent5" w:themeShade="0000BF"/>
+      <w:color w:val="79D4F2" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="f1fafd" w:space="0" w:sz="12" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade6Colorida-nfase6">
     <w:name w:val="Grid Table 6 Colorful Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="51"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="c2260c" w:themeColor="accent6" w:themeShade="0000BF"/>
+      <w:color w:val="C2260C" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:bottom w:color="f68c7b" w:space="0" w:sz="12" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...5 lines deleted...]
-          <w:top w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="double"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade7Colorida">
     <w:name w:val="Grid Table 7 Colorful"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="cccccc" w:themeFill="text1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="666666" w:space="0" w:sz="4" w:themeColor="text1" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade7Colorida-nfase1">
     <w:name w:val="Grid Table 7 Colorful Accent 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="31479e" w:themeColor="accent1" w:themeShade="0000BF"/>
+      <w:color w:val="31479E" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent1" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent1" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent1" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade7Colorida-nfase2">
     <w:name w:val="Grid Table 7 Colorful Accent 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="9d6dff" w:themeColor="accent2" w:themeShade="0000BF"/>
+      <w:color w:val="9D6DFF" w:themeColor="accent2" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fbfaff" w:themeFill="accent2" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBFAFF" w:themeFill="accent2" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f5f0ff" w:space="0" w:sz="4" w:themeColor="accent2" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F5F0FF" w:themeColor="accent2" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade7Colorida-nfase3">
     <w:name w:val="Grid Table 7 Colorful Accent 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="80d219" w:themeColor="accent3" w:themeShade="0000BF"/>
+      <w:color w:val="80D219" w:themeColor="accent3" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="edfadc" w:themeFill="accent3" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDFADC" w:themeFill="accent3" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="c9f296" w:space="0" w:sz="4" w:themeColor="accent3" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9F296" w:themeColor="accent3" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade7Colorida-nfase4">
     <w:name w:val="Grid Table 7 Colorful Accent 4"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="31479e" w:themeColor="accent4" w:themeShade="0000BF"/>
+      <w:color w:val="31479E" w:themeColor="accent4" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="dbe0f4" w:themeFill="accent4" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE0F4" w:themeFill="accent4" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="94a3de" w:space="0" w:sz="4" w:themeColor="accent4" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="94A3DE" w:themeColor="accent4" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade7Colorida-nfase5">
     <w:name w:val="Grid Table 7 Colorful Accent 5"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="79d4f2" w:themeColor="accent5" w:themeShade="0000BF"/>
+      <w:color w:val="79D4F2" w:themeColor="accent5" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fafdfe" w:themeFill="accent5" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FAFDFE" w:themeFill="accent5" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f1fafd" w:space="0" w:sz="4" w:themeColor="accent5" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F1FAFD" w:themeColor="accent5" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladeGrade7Colorida-nfase6">
     <w:name w:val="Grid Table 7 Colorful Accent 6"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="52"/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="c2260c" w:themeColor="accent6" w:themeShade="0000BF"/>
+      <w:color w:val="C2260C" w:themeColor="accent6" w:themeShade="BF"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
-        <w:i w:val="1"/>
-[...11 lines deleted...]
-        <w:shd w:color="auto" w:fill="ffffff" w:themeFill="background1" w:val="clear"/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="auto" w:fill="fcd8d3" w:themeFill="accent6" w:themeFillTint="000033" w:val="clear"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FCD8D3" w:themeFill="accent6" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="f68c7b" w:space="0" w:sz="4" w:themeColor="accent6" w:themeTint="000099" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F68C7B" w:themeColor="accent6" w:themeTint="99"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladaWeb1">
     <w:name w:val="Table Web 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblCellSpacing w:w="20.0" w:type="dxa"/>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="6" w:val="outset"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="6" w:val="outset"/>
+        <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
-      <w:tblCellSpacing w:w="20.0" w:type="dxa"/>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
     </w:trPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladaWeb2">
     <w:name w:val="Table Web 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblCellSpacing w:w="20.0" w:type="dxa"/>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="6" w:val="inset"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="6" w:val="inset"/>
+        <w:top w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:left w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:bottom w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:right w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideH w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
-      <w:tblCellSpacing w:w="20.0" w:type="dxa"/>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
     </w:trPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="TabeladaWeb3">
     <w:name w:val="Table Web 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblCellSpacing w:w="20.0" w:type="dxa"/>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="24" w:val="outset"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="6" w:val="outset"/>
+        <w:top w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:left w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:bottom w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:right w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
     <w:trPr>
-      <w:tblCellSpacing w:w="20.0" w:type="dxa"/>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
     </w:trPr>
     <w:tcPr>
-      <w:shd w:color="auto" w:fill="auto" w:val="clear"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:tl2br w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodelinha">
     <w:name w:val="line number"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="009B2562"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomefeitos3D1">
     <w:name w:val="Table 3D effects 1"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr/>
     <w:tcPr>
-      <w:shd w:color="c0c0c0" w:fill="ffffff" w:val="solid"/>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-        <w:bCs w:val="1"/>
+        <w:b/>
+        <w:bCs/>
         <w:color w:val="800080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="808080" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="ffffff" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:b w:val="1"/>
-[...7 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="ffffff" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="neCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:left w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="nwCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="seCell">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
         <w:color w:val="000080"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...2 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomefeitos3D2">
     <w:name w:val="Table 3D effects 2"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:color="c0c0c0" w:fill="ffffff" w:val="solid"/>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...3 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:color="ffffff" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="808080" w:space="0" w:sz="6" w:val="single"/>
-[...2 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomefeitos3D3">
     <w:name w:val="Table 3D effects 3"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="auto" w:space="0" w:sz="0" w:val="none"/>
-[...3 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:right w:color="ffffff" w:space="0" w:sz="6" w:val="single"/>
-[...1 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="c0c0c0" w:fill="ffffff" w:val="solid"/>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:rPr>
         <w:color w:val="auto"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:color="c0c0c0" w:fill="ffffff" w:val="pct50"/>
+        <w:shd w:val="pct50" w:color="C0C0C0" w:fill="FFFFFF"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:color="808080" w:space="0" w:sz="6" w:val="single"/>
-[...2 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="swCell">
       <w:rPr>
-        <w:b w:val="1"/>
-[...6 lines deleted...]
-          <w:tr2bl w:color="auto" w:space="0" w:sz="0" w:val="none"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabelacomtema">
     <w:name w:val="Table Theme"/>
     <w:basedOn w:val="Tabelanormal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:pPr>
       <w:ind w:right="720"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:color="auto" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-        <w:insideV w:color="auto" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Forte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="22"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="00DF419B"/>
     <w:rPr>
-      <w:b w:val="1"/>
-      <w:bCs w:val="1"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rsid w:val="00D90F4C"/>
     <w:rPr>
       <w:rFonts w:ascii="Candara" w:hAnsi="Candara"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="SemEspaamentoChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="SemEspaamentoChar">
     <w:name w:val="Sem Espaçamento Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="SemEspaamento"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="006D009F"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Estilo1" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Estilo1">
     <w:name w:val="Estilo1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Listanumerada"/>
     <w:link w:val="Estilo1Char"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="005D249B"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Estilo1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Estilo1Char">
     <w:name w:val="Estilo1 Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Estilo1"/>
     <w:rsid w:val="005D249B"/>
     <w:rPr>
-      <w:lang w:eastAsia="pt-BR" w:val="pt-BR"/>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pgina" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pgina">
     <w:name w:val="Página"/>
     <w:basedOn w:val="Cabealho"/>
-    <w:qFormat w:val="1"/>
+    <w:qFormat/>
     <w:rsid w:val="009B2562"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:pPr/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:smallCaps w:val="1"/>
+      <w:smallCaps/>
       <w:color w:val="595959"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXML/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-regular.ttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/NotoSansSymbols-bold.ttf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Personalizada 170">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="212745"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E3D5FF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4E67C8"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EFE7FF"/>
       </a:accent2>
       <a:accent3>
@@ -38784,58 +41039,82 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXML/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXML/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mj1DXvgHgWlx9jb4rXqADNv2qW21w==">CgMxLjAyDmguZzhnY25veWN1dWxhMg5oLmMzY2s1cnYyd3V0czIOaC5obnM2Mm55dW5venMyDmgub3JqMXBhaHl0a3ZoMg5oLmw1Yjl2bTJiNjZhdzgAciExbS1XM3p2azJGNkZKamlsc1ZBbjl3V2pQOEd1YjVKVWk=</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
-<file path=customXML/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
-    <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>9</Pages>
+  <Words>3237</Words>
+  <Characters>17484</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>145</Lines>
+  <Paragraphs>41</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>20680</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Denise Vila Verde</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>Denise Vila Verde</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010079F111ED35F8CC479449609E8A0923A6</vt:lpwstr>
   </property>
 </Properties>
 </file>